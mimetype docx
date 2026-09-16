--- v0 (2026-05-06)
+++ v1 (2026-09-16)
@@ -2512,51 +2512,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jie Chen, Tonghua Wu, Defu Zou, Lin Liu, Xiaodong Wu, Wenyu Gong, Xiaofan Zhu, Ren Li, Junming Hao, Guojie Hu, Qiangqiang Pang, Jing Zhang, Sizhong Yang. Magnitudes and patterns of large-scale permafrost ground deformation revealed by Sentinel-1 InSAR on the central Qinghai-Tibet Plateau[J]. Remote Sensing of Environment, 2022, 268. </w:t>
+        <w:t xml:space="preserve">Jie Chen, Tonghua Wu, Defu Zou, Lin Liu, Xiaodong Wu, Wenyu Gong, Xiaofan Zhu, Ren Li, Junming Hao, Guojie Hu, Qiangqiang Pang, Jing Zhang, Sizhong Yang. Magnitudes and patterns of large-scale permafrost ground deformation revealed by Sentinel-1 InSAR on the central Qinghai-Tibet Plateau[J]. Remote Sensing of Environment, 2022, 268.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>