--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃省自然灾害及突发事件统计数据集（1999-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical Dataset of Natural Disasters and Emergencies in Gansu Province (1999-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical Dataset of Natural Disasters and Emergencies in Gansu Province (1999-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.gseer.db3991.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.gseer.db3991.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB3991.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">社会经济文化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social economy and culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集主要收集了甘肃省的自然灾害及突发事件情况统计数据，主要包括以下7部分：   1. 各地区自然灾害损失情况(2003-2020年)，包括农作物受灾面积、旱灾、低温冷冻和雪灾等。   2. 地质灾害及防治情况(1999-2017年)，包括发生地质灾害起数、滑坡、崩塌、泥石流等。   3. 地震灾害情况(2003-2020年)，包括地质灾害次数、人员伤亡、经济损失等。   4. 各地区森林火灾情况(1999-2020年)，包括森林火灾次数、一般火灾、较大火灾和受害森林面积等。   5. 各地区森林有害生物防治情况(1999-2020年)，包括发生面积、防治面积、森林病害和森林虫害等。   6. 各地区草原灾害情况(2010-2020年)，包括草原鼠害、草原虫害和草原火灾受害面积。   7. 各地区突发环境事件情况(2009-2020年)，包括突发环境事件次数、特别重大环境事件和重大环境事件等。   数据集储存方式为excel，各字段含义见表头，数据主要来源于《中国环境统计年鉴》。本数据集可为甘肃省自然灾害评价提供基础数据。</w:t>
+        <w:t xml:space="preserve">This dataset mainly collects statistical data on natural disasters and emergencies in Gansu Province, including the following seven parts: 1. Natural disaster losses in various regions (2003-2020), including the affected area of crops, drought, low temperature freezing, and snow disasters. 2. Geological hazards and prevention measures (1999-2007), including the number of geological hazards, landslides, collapses, mudslides, etc. 3. Earthquake disaster situation (2003-2020), including the number of geological disasters, casualties, economic losses, etc. 4. Forest fire situation in various regions (1999-2020), including the number of forest fires, general fires, major fires, and affected forest area. 5. Forest pest control situation in various regions (1999-2020), including occurrence area, control area, forest diseases and forest pests, etc. 6. Grassland disasters in various regions (2010-2020), including the area affected by grassland rodent infestations, grassland pest infestations, and grassland fires. 7. Situation of sudden environmental incidents in various regions (2009-2012), including the number of sudden environmental incidents, particularly significant environmental incidents, and major environmental incidents. The dataset is stored in Excel format, and the meanings of each field are shown in the header. The data is mainly sourced from the China Environmental Statistics Yearbook. This dataset can provide basic data for natural disaster assessment in Gansu Province. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于《中国环境统计年鉴》。</w:t>
+        <w:t xml:space="preserve">    The data is sourced from the China Environmental Statistics Yearbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理并摘录。</w:t>
+        <w:t xml:space="preserve">    Manually collect, organize, and extract.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/09/19-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/09/19-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">179.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:179.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">.xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然灾害, 地质灾害, 地震灾害, 森林火灾, 森林有害生物防治, 草原灾害, 突发环境事件, 统计公报</w:t>
+        <w:t xml:space="preserve">Theme:Natural disasters, geological disasters, earthquake disasters, forest fires, forest pest control, grassland disasters, sudden environmental events, Statistical Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967596</w:t>
+        <w:t xml:space="preserve">phone:09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 甘肃省自然灾害及突发事件统计数据集（1999-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB3991.2023.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Statistical Dataset of Natural Disasters and Emergencies in Gansu Province (1999-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB3991.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>