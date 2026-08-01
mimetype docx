--- v0 (2026-05-03)
+++ v1 (2026-08-01)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014-2020年黄土丘陵沟壑区第一副区辛店沟流域下垫面观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Survey data set of underlying surface of Jiuyuangou watershed in the first sub region of Loess Hilly and gully region in 2014-2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Survey data set of underlying surface of Jiuyuangou watershed in the first sub region of Loess Hilly and gully region in 2014-2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0076.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0076.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.84</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2014-2020年黄土丘陵沟壑区第一副区辛店沟流域下垫面观测数据集。本数据集基于2014、2020年“高分一号”卫星遥感影像，利用ArcGIS软件进行遥感影像解译，辅以实地调查的方法对解译图斑的属性和边界逐一核实修正。本数据集包括辛店沟流域土地利用现状表、辛店沟流域土地利用专题图、下垫面调查报告。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">实地调查，影像解译</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Field investigation, image interpretation&lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于空间分辨率为2m的融合遥感影像，结合野外调查建立的遥感影像解译标志，利用ArcGIS软件平台，采用人工目视判读解译提取流域的坝地、梯田等土地利用类型。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Based on the fusion remote sensing image with spatial resolution of 2m, combined with the remote sensing image interpretation marks established by field investigation, the land use types such as dam land and terrace in the basin are extracted by manual visual interpretation using ArcGIS software platform. &lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">良好</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Good&lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市绥德县辛店沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xls，pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用, 下垫面, 水土保持</w:t>
+        <w:t xml:space="preserve">Theme:Land use, underlying surface, soil and water conservation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014 2015 2016 2017 2018 2020</w:t>
+        <w:t xml:space="preserve">Time:2014 2015 2016 2017 2018 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">辛店沟,  绥德,  榆林,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Xindiangou,  Suide,  Yulin,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,88 +907,70 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 37.52</w:t>
+              <w:t xml:space="preserve"> 37.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8F4A0B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="1F65CFD5" w14:textId="77777777">
         <w:trPr>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,753 +1185,511 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
+        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">雷欣  </w:t>
+        <w:t xml:space="preserve">author:LEI Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  刘思君  </w:t>
+        <w:t xml:space="preserve">,  LiuSijun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2014-2020年黄土丘陵沟壑区第一副区辛店沟流域下垫面观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.84.</w:t>
+        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Survey data set of underlying surface of Jiuyuangou watershed in the first sub region of Loess Hilly and gully region in 2014-2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.84.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>