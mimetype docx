--- v1 (2026-08-01)
+++ v2 (2026-09-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Survey data set of underlying surface of Jiuyuangou watershed in the first sub region of Loess Hilly and gully region in 2014-2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014-2020年黄土丘陵沟壑区第一副区辛店沟流域下垫面观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0076.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Survey data set of underlying surface of Jiuyuangou watershed in the first sub region of Loess Hilly and gully region in 2014-2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.84</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0076.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.84</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集为2014-2020年黄土丘陵沟壑区第一副区辛店沟流域下垫面观测数据集。本数据集基于2014、2020年“高分一号”卫星遥感影像，利用ArcGIS软件进行遥感影像解译，辅以实地调查的方法对解译图斑的属性和边界逐一核实修正。本数据集包括辛店沟流域土地利用现状表、辛店沟流域土地利用专题图、下垫面调查报告。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Field investigation, image interpretation&lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">实地调查，影像解译</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Based on the fusion remote sensing image with spatial resolution of 2m, combined with the remote sensing image interpretation marks established by field investigation, the land use types such as dam land and terrace in the basin are extracted by manual visual interpretation using ArcGIS software platform. &lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">基于空间分辨率为2m的融合遥感影像，结合野外调查建立的遥感影像解译标志，利用ArcGIS软件平台，采用人工目视判读解译提取流域的坝地、梯田等土地利用类型。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Good&lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2014/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省榆林市绥德县辛店沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:4.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls，pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Land use, underlying surface, soil and water conservation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用, 下垫面, 水土保持</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2014 2015 2016 2017 2018 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 2015 2016 2017 2018 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Xindiangou,  Suide,  Yulin,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">辛店沟,  绥德,  榆林,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,511 +1458,753 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LEI Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雷欣  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  LiuSijun </w:t>
+        <w:t xml:space="preserve">,  刘思君  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭玉梅, 黄河水土保持绥德治理监督局（绥德水土保持科学试验站）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Survey data set of underlying surface of Jiuyuangou watershed in the first sub region of Loess Hilly and gully region in 2014-2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.84.</w:t>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2014-2020年黄土丘陵沟壑区第一副区辛店沟流域下垫面观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.84.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>