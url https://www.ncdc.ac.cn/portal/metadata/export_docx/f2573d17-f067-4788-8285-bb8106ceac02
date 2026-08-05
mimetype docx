--- v0 (2026-05-07)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：预试验期冰沟流域加密观测区雪特性分析仪（Snowfork）观测数据集（2007年12月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint test: snow characteristic analyzer (snowfork) observation data set in intensive observation area of Binggou basin during the pre-test period (December 2007)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint test: snow characteristic analyzer (snowfork) observation data set in intensive observation area of Binggou basin during the pre-test period (December 2007)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1797.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1797.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1732</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2007年12月5日至2007年12月16日，在冰沟流域加密观测区开展雪特性分析仪（Snowfork）观测预试验获取的基本数据集。雪特性分析仪主要用来观测积雪参数，预试验目的之一是检验仪器在研究区的适用性，其二是获取航空卫星遥感同步试验反演验证和其他控制试验所需的积雪参数数据。   雪特性分析仪观测内容包括：   1）直接观测物理量：共振频率、衰减度和3分贝带宽   2）间接观测物理量：积雪密度、积雪复介电常数（包括实部和虚部）、积雪体积含水量、积雪重量含水量。    预试验期包括5个文件夹（每个文件夹下包含原始数据和预处理数据，并有相应的数据说明），分别是12月5日的雪特性分析仪观测数据，12月6日及7日BG-A MODIS同步观测数据，12月10日BG-B、BG-C、BG-D、BG-E数据集，12月14日及16日配合微波辐射计在BG-D的观测数据。</w:t>
+        <w:t xml:space="preserve">From December 5, 2007 to December 16, 2007, snow characteristic analyzer (snowfork) observation pre-test was carried out in the intensive observation area of Binggou basin to obtain the basic data set. The snow characteristic analyzer is mainly used to observe snow parameters. One of the purposes of the pre-test is to test the applicability of the instrument in the study area. The other is to obtain the snow parameter data required for the inversion verification of Aerospace Satellite Remote Sensing synchronous test and other control tests. The observation contents of snow characteristic analyzer include: 1) Directly observed physical quantities: resonance frequency, attenuation and 3 dB bandwidth 2) Indirectly observed physical quantities: snow density, snow complex dielectric constant (including real part and imaginary part), snow volume water content and snow weight water content. The pre-test period includes five folders (each folder contains original data and preprocessed data with corresponding data description), which are the snow characteristic analyzer observation data on December 5, bg-a MODIS synchronous observation data on December 6 and 7, bg-b, bg-c, bg-d and bg-e data sets on December 10, and the observation data in bg-d with microwave radiometer on December 14 and 16. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2007年12月5日至2007年12月16日，在冰沟流域加密观测区开展雪特性分析仪（Snowfork）观测预试验获取的基本数据集。雪特性分析仪主要用来观测积雪参数，预试验目的之一是检验仪器在研究区的适用性，其二是获取航空卫星遥感同步试验反演验证和其他控制试验所需的积雪参数数据。</w:t>
+        <w:t xml:space="preserve">  From December 5, 2007 to December 16, 2007, snow characteristic analyzer (snowfork) observation pre-test was carried out in the intensive observation area of Binggou basin to obtain the basic data set. The snow characteristic analyzer is mainly used to observe snow parameters. One of the purposes of the pre-test is to test the applicability of the instrument in the study area. The other is to obtain the snow parameter data required for the inversion verification of Aerospace Satellite Remote Sensing synchronous test and other control tests.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  雪特性分析仪观测内容包括：   1）直接观测物理量：共振频率、衰减度和3分贝带宽   2）间接观测物理量：积雪密度、积雪复介电常数（包括实部和虚部）、积雪体积含水量、积雪重量含水量。</w:t>
+        <w:t xml:space="preserve">  The observation contents of snow characteristic analyzer include:   1) Directly observed physical quantities: resonance frequency, attenuation and 3 dB bandwidth   2) Indirectly observed physical quantities: snow density, snow complex dielectric constant (including real part and imaginary part), snow volume water content and snow weight water content.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2007/12/05-2007/12/16</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2007/12/05-2007/12/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,上游寒区水文试验区,冰沟流域加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, upstream cold region hydrological test area, Binggou basin intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">22.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:22.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:txt,excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">雪, 雪密度, 雪特性分析仪, 雪水当量, 机载地面遥感</w:t>
+        <w:t xml:space="preserve">Theme:Snow, snow density, snow characteristic analyzer, snow water equivalent, airborne ground remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007</w:t>
+        <w:t xml:space="preserve">Time:2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰沟流域加密观测区,  上游寒区水文试验区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Intensive observation area in Binggou basin,  hydrological test area in the upper cold region,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">晋锐 </w:t>
+        <w:t xml:space="preserve">contributors:JIN Rui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">晋锐  </w:t>
+        <w:t xml:space="preserve">author:JIN Rui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:JIN Rui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">晋锐. 黑河综合遥感联合试验：预试验期冰沟流域加密观测区雪特性分析仪（Snowfork）观测数据集（2007年12月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1732.</w:t>
+        <w:t xml:space="preserve">JIN Rui. Heihe River comprehensive remote sensing joint test: snow characteristic analyzer (snowfork) observation data set in intensive observation area of Binggou basin during the pre-test period (December 2007). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1732.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Yaqian He, Yanchen Bo, Leilei Chai, Xiaolong Liu, Aihua Li. Linking in situ LAI and fine resolution remote sensing data to map reference LAI over cropland and grassland using geostatistical regression method[J]. International Journal of Applied Earth Observations and Geoinformation, 2016, 50. Wang Ying, Xue Yong, Li Yingjie, Guang Jie, Mei Linlu, Xu Hui, Ai Jianwen. Prior knowledge-supported aerosol optical depth retrieval over land surfaces at 500 m spatial resolution with MODIS data[J]. International Journal of Remote Sensing, 2012, 33, (3). Qiang Liu, Chunyan Yan, Qing Xiao, Guangjian Yan, Li Fang. Separating vegetation and soil temperature using airborne multiangular remote sensing image data[J]. International Journal of Applied Earth Observations and Geoinformation, 2011, 17. 刘强, 肖青, 刘志刚, 方莉, 彭菁菁, 李波. 黑河综合遥感联合试验中机载WiDAS数据的预处理方法[J]. 遥感技术与应用, 2010, 25, (06): 797-804. 刘艳, 王锦地, 周红敏, 薛华柱. 黑河中游试验区不同分辨率LAI数据处理、分析和尺度转换[J]. 遥感技术与应用, 2010, 25, (06): 805-813. 陈玲, 阎广建, 李静, 余莹洁. 行播作物地面方向性测量的视场不确定性分析[J]. 地球科学进展, 2009, 24, (07): 793-802. 康国婷, 阎广建, 任华忠, 王颢星, 钱永刚. 田块尺度作物辐射温度获取方法对比研究[J]. 地球科学进展, 2009, 24, (07): 784-792. 陶欣, 范闻捷, 王大成, 闫彬彦, 徐希孺. 植被FAPAR的遥感模型与反演研究[J]. 地球科学进展, 2009, 24, (07): 741-747. 郝晓华, 王建, 车涛, 张璞, 梁继, 李弘毅, 李哲, 白云洁, 白艳芬. 祁连山区冰沟流域积雪分布特征及其属性观测分析[J]. 冰川冻土, 2009, 31, (02): 284-292. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">