--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -1718,51 +1718,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据中心 </w:t>
+        <w:t xml:space="preserve">美国地质调查局 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1814,51 +1814,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据管理者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据中心</w:t>
+        <w:t xml:space="preserve">美国地质调查局</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
@@ -2159,51 +2159,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据中心. 中国西部Landsat MSS遥感数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.648.</w:t>
+        <w:t xml:space="preserve">美国地质调查局. 中国西部Landsat MSS遥感数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.648.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>