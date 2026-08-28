--- v0 (2026-07-01)
+++ v1 (2026-08-28)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation Data of 4000m Meteorological Station of Keqikar Glacier in Tianshan in 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2010年天山科其喀尔冰川4000m气象站观测数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/casnw.001.2017.db</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation Data of 4000m Meteorological Station of Keqikar Glacier in Tianshan in 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1241</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/casnw.001.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1241</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is 2010 Observation data of 4000m meteorological station of Keqikar glacier in Tianshan, coordinates: N41°48', E080°07′; altitude: 4000m; observation items include 2 m temperature, relative humidity, wind speed and wind direction. The original T200B total rain gauge was installed, but it was struck by lightning soon, the sensor was damaged, and there was no observation data. In addition, affected by the monitoring conditions, there are data missing in individual time. </w:t>
+        <w:t xml:space="preserve">本数据集为2010年天山科其喀尔冰川4000m气象站日观测资料，坐标：N 41°48′，E 080°07′；海拔高度：4000 m；观测项目包括2m气温、相对湿度、风速、风向，原安装T200B总雨量计，但不久遭雷击，传感器损坏，并无观测数据。此外，受监测条件影响，个别时间存在数据缺失。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Automatic collection and manual collection</w:t>
+        <w:t xml:space="preserve">自动采集、人工收集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
+        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data is the original measurement data and the data quality is good. </w:t>
+        <w:t xml:space="preserve">数据为原始测量数据，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Xinjiang, Tianshan Mountains, Tomur Peak, and Keqikar Glacier </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆、天山、托木尔峰、科其喀尔冰川 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:59.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">59.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Glacier, meteorology, temperature, relative humidity, wind speed, wind direction</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川, 气象, 气温, 相对湿度, 风速, 风向</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Kochkare Glacier,  Tomur peak,  Tianshan station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">科其喀尔冰川,  托木尔峰,  天山站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Han Haidong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩海东</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967077</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967077</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:hhd@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hhd@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HanHaidong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩海东 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HanHaidong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩海东  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HanHaidong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩海东</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HanHaidong. Observation Data of 4000m Meteorological Station of Keqikar Glacier in Tianshan in 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1241.</w:t>
+        <w:t xml:space="preserve">韩海东. 2010年天山科其喀尔冰川4000m气象站观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1241.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>