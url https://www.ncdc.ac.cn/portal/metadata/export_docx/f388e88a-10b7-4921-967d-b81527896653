--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Airborne Lidar DEM point cloud data of shenshawo desert in Heihe River Basin (August 19, 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域神沙窝沙漠机载激光雷达DEM点云数据（2012年8月19日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2853.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: Airborne Lidar DEM point cloud data of shenshawo desert in Heihe River Basin (August 19, 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2853.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2853.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2853.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On August 19, 2012, lidar aerial remote sensing flight test was carried out in the core observation area in the middle and upper reaches of Heihe River by using Yun 12 aircraft and Leica company als70. The als70 laser has a wavelength of 1064 nm and multiple echoes (1, 2, 3 and last). The absolute flight height in small desert area is 2900m, and the average point cloud density is points / m2. Through the steps of parameter calibration, automatic classification of point cloud and manual editing, DEM data products are finally formed </w:t>
+        <w:t xml:space="preserve">  2012年8月19日，在黑河中上游的核心观测区域，利用运12飞机，搭载Leica公司ALS70,开展了lidar航空遥感飞行试验。ALS70激光波长为1064纳米，多次回波（1,2,3和末次）。小沙漠地区飞行绝对航高2900米，平均点云密度 点/平方米。通过参数检校、点云自动分类和人工编辑等步骤，最终形成DEM数据产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> On August 19, 2012, lidar aerial remote sensing flight test was carried out in the core observation area in the middle and upper reaches of Heihe River by using Yun 12 aircraft and Leica company als70. The als70 laser has a wavelength of 1064 nm and multiple echoes (1, 2, 3 and last). The absolute flight height in small desert area is 2900m, and the average point cloud density is points / m2</w:t>
+        <w:t xml:space="preserve">  2012年8月19日，在黑河中上游的核心观测区域，利用运12飞机，搭载Leica公司ALS70,开展了lidar航空遥感飞行试验。ALS70激光波长为1064纳米，多次回波（1,2,3和末次）。小沙漠地区飞行绝对航高2900米，平均点云密度 点/平方米。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Through the steps of parameter calibration, automatic classification of point cloud and manual editing, DEM data products are finally formed</w:t>
+        <w:t xml:space="preserve">  通过参数检校、点云自动分类和人工编辑等步骤，最终形成DEM数据产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量较好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/08/19-2012/08/19</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/08/19-2012/08/19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, shenshawo desert station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区,神沙窝沙漠站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:351.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">351.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">las</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Remote sensing products, DEM, parameter calibration</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感产品, DEM, 参数检校</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  artificial oasis experimental area in the middle reaches,  shenshawo desert station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  神沙窝沙漠站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.78</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,612 +1419,887 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone: 0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wen jianguang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">闻建光 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wen jianguang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">闻建光  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wen jianguang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">闻建光</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125003</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：航空光学遥感</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wen jianguang. Heihe River eco hydrological remote sensing experiment: Airborne Lidar DEM point cloud data of shenshawo desert in Heihe River Basin (August 19, 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2853.2023.</w:t>
+        <w:t xml:space="preserve">闻建光. 黑河生态水文遥感试验：黑河流域神沙窝沙漠机载激光雷达DEM点云数据（2012年8月19日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2853.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">