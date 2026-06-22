--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1985-2000年天山冰川观测试验站文章资料</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Article Data of Tianshan Glaciological Station from 1985 to 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article Data of Tianshan Glaciological Station from 1985 to 2000</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.Tianshan.db0045.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Tianshan.db0045.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.49</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山冰川站研究方向是通过对冰川及冰川作用区有关现象的物理、化学与生物过程、演化规律的观测研究、揭示自然环境的变迁历史、预测其变化趋势及其对人类的影响。研究内容包括冰川内部和外部的物理、化学、热力学特性及过程和所包含的环境、气候信息、包括冰川与其它地球圈层（大气圈、地圈、生物圈）之间的相互作用、是天山冰川站观测研究的主体。 冰川作用区的研究内容则相对较广、主要包括积雪、冰缘地貌与第四纪地质地貌、冰川水文与气象、冻土、高寒区的生态环境及资源利用等方面。常规观测项目涉及6个学科方向、100多个条目。本数据集为天山站1995-1996年文章资料。</w:t>
+        <w:t xml:space="preserve">The research direction of Tianshan Glaciological Station is to observe and study the physical, chemical, and biological processes and evolutionary laws of glaciers and glacier action areas, reveal the history of natural environment changes, predict their changing trends, and their impact on humans. The research content includes the physical, chemical and thermodynamic characteristics and processes inside and outside the glacier, and the environmental and climatic information contained therein, including the interaction between the glacier and other geosphere (atmosphere, geosphere, biosphere), which is the main body of observation and research of Tianshan Glacier Station. The research content of glacier action zones is relatively broad, mainly including snow cover, periglacial landforms and Quaternary geological landforms, glacier hydrology and meteorology, permafrost, ecological environment and resource utilization in high cold regions, etc. Conventional observation projects involve 6 disciplinary directions and over 100 items. This dataset contains information on articles from Tianshan Station from 1995 to 1996 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器观测，数据质量良好。</w:t>
+        <w:t xml:space="preserve">Instrument observation with good data quality</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工</w:t>
+        <w:t xml:space="preserve">Labor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据</w:t>
+        <w:t xml:space="preserve">Raw data </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1985/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1985/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天山冰川站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tianshan Glacier Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3700.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4200.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">43.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:43.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">演化规律, 文章, 全球变化</w:t>
+        <w:t xml:space="preserve">Theme:Evolution laws, articles, global changes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1995</w:t>
+        <w:t xml:space="preserve">Time:1995</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  天山站,  河源1号冰川 </w:t>
+        <w:t xml:space="preserve">Place:Glacier No.1,  Tianshan station,  xinjiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾</w:t>
+        <w:t xml:space="preserve">contacts:Wang Feiteng </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967383</w:t>
+        <w:t xml:space="preserve">phone:0931-4967383</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">wangfeiteng@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:wangfeiteng@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李忠勤,  王飞腾 </w:t>
+        <w:t xml:space="preserve">contributors:LI Zhongqin,  WANG Feiteng  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾  </w:t>
+        <w:t xml:space="preserve">author:WANG Feiteng  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Zhongqin , WANG Feiteng  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李忠勤,王飞腾. 1985-2000年天山冰川观测试验站文章资料. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.49.</w:t>
+        <w:t xml:space="preserve">LI Zhongqin, WANG Feiteng . Article Data of Tianshan Glaciological Station from 1985 to 2000. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.49.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>