--- v0 (2026-06-28)
+++ v1 (2026-08-28)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：预试验期临泽站加密观测区Envisat ASAR地面同步观测数据集（2007年9月12-15日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: ENVISAT ASAR ground synchronous observation data set in the encrypted observation area of Linze station during the pre-test period (September 12-15, 2007)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint test: ENVISAT ASAR ground synchronous observation data set in the encrypted observation area of Linze station during the pre-test period (September 12-15, 2007)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1841.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1841.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1767</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2007年9月12-15日预试验期间，在临泽站和临泽草地站附近开展了Envisat ASAR卫星地面加密观测试验，2007年9月19日成功获得了一景Envisat ASAR影像。   Envisat ASAR数据为AP模式，VV/VH极化组合方式，过境时间约为11:29BJT。   测量内容包括：   1. GPS位置信息：测量仪器为GARMIN GPS 76   2. LAI测量仪器：LAI-2000   3. 光合作用：测量仪器为临泽站LI-6400。操作规范：操作过程请参考联合试验操作规范。数据存储：其数据包括原始数据和处理数据。原始数据以仪器自定义格式保存，可用记事本等常用软件打开。处理数据以Excel保存。   4. 地物光谱：观测仪器为甘肃省气象局干旱所ASD光谱仪（350～2 500nm）。参考板信息：原配白板。观测目标：典型地物。数据存储：数据包括原始数据和部分预处理后的数据。原始数据是光谱仪直接产生的二进制文件，用ViewSpecPro软件可以打开，详细观测记录见数据文件每天的观测记录；预处理得到的为反射率数据，格式为文本格式。   5. 红外温度：观测仪器为手持式红外温度计（寒旱所）；仪器均经过标定。观测样方和采样次数：测量冠顶、垂直冠层、顺光45角和逆光45度角的红外温度。数据存储：Excel。   6. 土壤剖面：土壤剖面为60cm，分为0-10cm、10-20cm、20-40cm、40-60cm共4层。土壤水分测量方法：环刀法。照片：同时获取剖面照片。   7. 样方调查：样方大小：1m×1m。观测内容：样方号、种名、数量、盖度、样方总覆盖度、平均高（cm）、生物量编号、总鲜重、总干重。   8. 叶绿素含量：测量仪器为SPAD 502 叶绿素仪测量。测量方案：针对不同物种多个重复。   9. 鱼眼照相拍摄仪器：使用的相机为尼康D80，鱼眼镜头为适马8mm F3.5 EX DG CIRCULAR FISHEYE。拍摄方法：照相高度为1.5m，正对地面向下照。   10. CE318太阳分光光度计测量仪器：遥感所的法国CIMEL公司生产CE318太阳分光光度计。测量目标：利用的太阳分光光度计测量得到的大气参数。测量地点：大满水管所。测量内容：CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量，水平能见度也可从CE318数据导出。本次测量采用了北京师范大学的CE318，其可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。数据存储：本数据包括原始数据和处理后的大气数据。原始数据以CE318特有文件格式*.k7存储，可用ASTPWin软件打开，并附带说明文件ReadMe.txt；处理后文件包括利用原始数据反演获得光学厚度、瑞利散射、气溶胶光学厚度、水平能见度和近地表大气温度，以及参与计算的太阳方位角、天顶角、日地距离修正因子和大气柱质量数。 数据结果以Excel格式保存。</w:t>
+        <w:t xml:space="preserve">During the pre-test period from September 12 to 15, 2007, ENVISAT ASAR satellite ground encryption observation test was carried out near Linze station and Linze grassland station, and an ENVISAT ASAR image was successfully obtained on September 19, 2007. ENVISAT ASAR data is AP mode, VV / VH polarization combination mode, and the transit time is about 11:29bjt. The measurement contents include: 1. GPS position information: the measuring instrument is Garmin GPS 76 2. Lai measuring instrument: LAI-2000 3. Photosynthesis: the measuring instrument is Linze station Li-6400. Operation specification: please refer to the joint test operation specification for the operation process. Data storage: its data includes original data and processing data. The original data is saved in the custom format of the instrument and can be opened with notepad and other common software. Process the data and save it in Excel. 4. Ground object spectrum: the observation instrument is ASD spectrometer (350 ~ 2500 nm) of drought Institute of Gansu Meteorological Bureau. Reference board information: original white board. Observation target: typical features. Data storage: data includes original data and partially preprocessed data. The original data is the binary file directly generated by the spectrometer, which can be opened with viewspecpro software. See the daily observation records in the data file for detailed observation records; The reflectance data obtained by preprocessing is in text format. 5. Infrared temperature: the observation instrument is a hand-held infrared thermometer (cold and drought Institute); All instruments have been calibrated. Observation quadrat and sampling times: measure the infrared temperature of crown top, vertical canopy, forward 45 ° angle and reverse 45 ° angle. Data storage: Excel. 6. Soil profile: the soil profile is 60cm, which is divided into 4 layers: 0-10cm, 10-20cm, 20-40cm and 40-60cm. Soil moisture measurement method: ring knife method. Photos: obtain profile photos at the same time. 7. Quadrat survey: quadrat size: 1m × 1m。 Observation contents: quadrat number, species name, quantity, coverage, total coverage, average height (CM), biomass number, total fresh weight and total dry weight. 8. Chlorophyll content: the measuring instrument is SPAD 502 chlorophyll meter. Measurement scheme: multiple repetitions for different species. 9. Fisheye camera: the camera used is Nikon D80, and the fisheye lens is Sima 8mm f3.5 ex DG circular fisheye. Shooting method: the shooting height is 1.5m, facing the ground and downward. 10. CE318 solar spectrophotometer measuring instrument: CE318 solar spectrophotometer produced by French cimel company of Remote Sensing Institute. Measurement target: atmospheric parameters measured by solar spectrophotometer. Measuring location: Dawan water pipe station. Measurement content: CE318 solar spectrophotometer can inverse the optical thickness, Rayleigh scattering and aerosol optical thickness of non water vapor channel through the direct solar radiation measurement data. The water vapor content of atmospheric column can be obtained from the 936nm measurement data of water vapor channel, and the horizontal visibility can also be derived from CE318 data. CE318 of Beijing Normal University is used in this measurement, which can provide the optical thickness of five bands: 1020nm, 936nm, 870nm, 670nm and 440nm, and the water vapor content of the atmospheric column can be retrieved from the 936nm measurement data. Data storage: this data includes original data and processed atmospheric data. The original data is stored in CE318 unique file format *. K7, which can be opened with astpwin software, and the description file readme.txt is attached; The processed documents include the optical thickness, Rayleigh scattering, aerosol optical thickness, horizontal visibility and near surface atmospheric temperature retrieved from the original data, as well as the solar azimuth, zenith angle, sun earth distance correction factor and atmospheric column mass number involved in the calculation. The data results are saved in Excel format </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2007年9月12-15日预试验期间，在临泽站和临泽草地站附近开展了Envisat ASAR卫星地面加密观测试验，2007年9月19日成功获得了一景Envisat ASAR影像。   Envisat ASAR数据为AP模式，VV/VH极化组合方式，过境时间约为11:29BJT。</w:t>
+        <w:t xml:space="preserve"> During the pre-test period from September 12 to 15, 2007, ENVISAT ASAR satellite ground encryption observation test was carried out near Linze station and Linze grassland station, and an ENVISAT ASAR image was successfully obtained on September 19, 2007.   ENVISAT ASAR data is AP mode, VV / VH polarization combination mode, and the transit time is about 11:29bjt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  测量内容包括：   GPS位置信息：测量仪器为GARMIN GPS 76   LAI测量仪器：LAI-2000   光合作用：测量仪器为临泽站LI-6400。操作规范：操作过程请参考联合试验操作规范。数据存储：其数据包括原始数据和处理数据。原始数据以仪器自定义格式保存，可用记事本等常用软件打开。处理数据以Excel保存。   地物光谱：观测仪器为甘肃省气象局干旱所ASD光谱仪（350～2 500nm）。参考板信息：原配白板。观测目标：典型地物。数据存储：数据包括原始数据和部分预处理后的数据。原始数据是光谱仪直接产生的二进制文件，用ViewSpecPro软件可以打开，详细观测记录见数据文件每天的观测记录；预处理得到的为反射率数据，格式为文本格式。   红外温度：观测仪器为手持式红外温度计（寒旱所）；仪器均经过标定。观测样方和采样次数：测量冠顶、垂直冠层、顺光45角和逆光45度角的红外温度。数据存储：Excel。   土壤剖面：土壤剖面为60cm，分为0-10cm、10-20cm、20-40cm、40-60cm共4层。土壤水分测量方法：环刀法。照片：同时获取剖面照片。 样方调查：样方大小：1m×1m。观测内容：样方号、种名、数量、盖度、样方总覆盖度、平均高（cm）、生物量编号、总鲜重、总干重。   叶绿素含量：测量仪器为SPAD 502 叶绿素仪测量。测量方案：针对不同物种多个重复。   鱼眼照相拍摄仪器：使用的相机为尼康D80，鱼眼镜头为适马8mm F3.5 EX DG CIRCULAR FISHEYE。拍摄方法：照相高度为1.5m，正对地面向下照。   CE318太阳分光光度计测量仪器：遥感所的法国CIMEL公司生产CE318太阳分光光度计。测量目标：利用的太阳分光光度计测量得到的大气参数。测量地点：大满水管所。测量内容：CE318太阳分光光度计通过直接太阳辐射测量数据，可以反演出非水汽通道的光学厚度、瑞利散射、气溶胶光学厚度，水汽通道936nm测量数据可以获得大气气柱的水汽含量，水平能见度也可从CE318数据导出。本次测量采用了北京师范大学的CE318，其可提供1020nm、936nm、870nm、670nm和440nm共5个波段的光学厚度，可以利用936nm测量数据反演大气柱水汽含量。</w:t>
+        <w:t xml:space="preserve">  The measurement contents include:  GPS position information: the measuring instrument is Garmin GPS 76  Lai measuring instrument: LAI-2000   Photosynthesis: the measuring instrument is Linze station Li-6400. Operation specification: please refer to the joint test operation specification for the operation process. Data storage: its data includes original data and processing data. The original data is saved in the custom format of the instrument and can be opened with notepad and other common software. Process the data and save it in Excel.   Surface feature spectrum: the observation instrument is ASD spectrometer (350 ~ 2500 nm) of drought Institute of Gansu Meteorological Bureau. Reference board information: original white board. Observation target: typical features. Data storage: data includes original data and partially preprocessed data. The original data is the binary file directly generated by the spectrometer, which can be opened with viewspecpro software. See the daily observation records in the data file for detailed observation records; The reflectance data obtained by preprocessing is in text format.   Infrared temperature: the observation instrument is a hand-held infrared thermometer (cold and drought Institute); All instruments have been calibrated. Observation quadrat and sampling times: measure the infrared temperature of crown top, vertical canopy, forward 45 ° angle and reverse 45 ° angle. Data storage: Excel.   Soil profile: the soil profile is 60cm, which is divided into 4 layers: 0-10cm, 10-20cm, 20-40cm and 40-60cm. Soil moisture measurement method: ring knife method. Photos: obtain profile photos at the same time Quadrat survey: quadrat size: 1m × 1m。 Observation contents: quadrat number, species name, quantity, coverage, total coverage, average height (CM), biomass number, total fresh weight and total dry weight.   Chlorophyll content: the measuring instrument is SPAD 502 chlorophyll meter. Measurement scheme: multiple repetitions for different species   Fisheye camera: the camera used is Nikon D80, and the fisheye lens is Sima 8mm f3.5 ex DG circular fisheye. Shooting method: the shooting height is 1.5m, facing the ground and downward.   CE318 solar spectrophotometer measuring instrument: CE318 solar spectrophotometer produced by French cimel company of Remote Sensing Institute. Measurement target: atmospheric parameters measured by solar spectrophotometer. Measuring location: Dawan water pipe station. Measurement content: CE318 solar spectrophotometer can inverse the optical thickness, Rayleigh scattering and aerosol optical thickness of non water vapor channel through the direct solar radiation measurement data. The water vapor content of atmospheric column can be obtained from the 936nm measurement data of water vapor channel, and the horizontal visibility can also be derived from CE318 data. CE318 of Beijing Normal University is used in this measurement, which can provide the optical thickness of five bands: 1020nm, 936nm, 870nm, 670nm and 440nm, and the water vapor content of the atmospheric column can be retrieved from the 936nm measurement data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2007/09/17-2007/09/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2007/09/17-2007/09/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 临泽站加密观测区, 临泽草地加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station and intensive observation area of Linze grassland </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">162.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:162.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">LI-6400光合仪, 叶绿素, ASAR, 地面同步观测, 预试验, 样方调查, 土壤剖面, 光合作用, 鱼眼相机, 冠层辐射温度, LAI, 地物光谱, CE318太阳分光光度计, SPAD502叶绿素仪, 航天遥感, 土壤, 微波遥感, 叶面积指数, 地物光谱仪（ASD）, 植被, 机载, 地面遥感, 光谱, 测量</w:t>
+        <w:t xml:space="preserve">Theme:Li-6400 photosynthetic instrument, chlorophyll, ASAR, ground synchronous observation, pre-test, quadrat survey, soil profile, photosynthesis, fish eye camera, canopy radiation temperature, Lai, surface feature spectrum, CE318 solar spectrophotometer, spad502 chlorophyll instrument, aerospace remote sensing, soil, micro wave remote sensing, leaf area index, surface feature spectrometer (ASD), vegetation, airborne, ground remote sensing, spectrum, measurement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007</w:t>
+        <w:t xml:space="preserve">Time:2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">临泽草地加密观测区,  黑河流域,  中游干旱区水文试验区,  临泽站加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Intensive observation area of Linze grassland,  Heihe River Basin,  hydrological test area of arid area in the middle reaches,  intensive observation area of Linze station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">戴礼云,  白云洁,  车涛,  韩旭军,  郝晓华,  晋锐,  李弘毅,  李新,  梁继,  潘小多,  冉有华,  王旭峰,  刘强 </w:t>
+        <w:t xml:space="preserve">contributors:DaiLiyun,  Bai Yunjie,  Che Tao,  Han Xujun,  HAO Xiaohua ,  JIN Rui,  LI Hongyi,  LI Xin,  Liang Ji,  PanXiaoduo,  Ran Youhua,  Wang Xufeng,  Liu qiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">戴礼云  </w:t>
+        <w:t xml:space="preserve">author:DaiLiyun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:DaiLiyun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">戴礼云,白云洁,车涛,韩旭军,郝晓华,晋锐,李弘毅,李新,梁继,潘小多,冉有华,王旭峰,刘强. 黑河综合遥感联合试验：预试验期临泽站加密观测区Envisat ASAR地面同步观测数据集（2007年9月12-15日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1767.</w:t>
+        <w:t xml:space="preserve">DaiLiyun, Bai Yunjie, Che Tao, Han Xujun, HAO Xiaohua , JIN Rui, LI Hongyi, LI Xin, Liang Ji, PanXiaoduo, Ran Youhua, Wang Xufeng, Liu qiang. Heihe integrated remote sensing joint test: ENVISAT ASAR ground synchronous observation data set in the encrypted observation area of Linze station during the pre-test period (September 12-15, 2007). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1767.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>