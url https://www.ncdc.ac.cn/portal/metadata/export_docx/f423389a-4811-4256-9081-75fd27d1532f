--- v0 (2026-05-07)
+++ v1 (2026-08-05)
@@ -2,965 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：Landsat ETM+遥感数据集（2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Remote sensing experiment of ecological hydrology in Heihe River: Landsat ETM + remote sensing data set (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remote sensing experiment of ecological hydrology in Heihe River: Landsat ETM + remote sensing data set (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3567.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3567.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1625</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  此数据产品（L7 SLC-off）是指2003.5.31日Landsat 7 SLC故障之后的异常数据产品。   黑河流域生态-水文过程综合遥感观测联合试验Landsat ETM+遥感数据集通过http://glovis.usgs.gov/ 下载获取。</w:t>
+        <w:t xml:space="preserve">This data product (L7 SLC off) refers to the abnormal data product after Landsat 7 SLC failure on May 31, 2003 The Landsat ETM + remote sensing data set passed the joint experiment of comprehensive remote sensing observation of ecological hydrological process in Heihe River Basin http://glovis.usgs.gov/ Download for </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  美国陆地卫星7号（Landsat-7）于1999年4月15日发射升空，其携带的主要传感器为增强型主题成像仪（ETM+）。Landsat-7除了在空间分辨率和光谱特性等方面保持了与Landsat-5的基本一致外，又增加了许多新的特性，因而受到了各国用户的普遍重视和欢迎。自发射升空至今，已为用户提供了大量高质量的图像数据。Landsat-7每16天扫瞄同一地区，即其16天覆盖全球一次。</w:t>
+        <w:t xml:space="preserve"> Landsat-7 was launched on April 15, 1999. Its main sensor is enhanced thematic imager (ETM +). In addition to maintaining the basic consistency with Landsat-5 in terms of spatial resolution and spectral characteristics, Landsat-7 has added many new features, which has been widely valued and welcomed by users all over the world. Since its launch, it has provided users with a large number of high-quality image data. Landsat-7 scans the same area every 16 days, that is, it covers the world once every 16 days</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Landsat ETM+影像数据包括8个波段，band1-band5和band7的空间分辨率为30米，band6的空间分辨率为60米，band8的空间分辨率为15米。   2012年共获取Landsat ETM+影像5景。覆盖范围均为中游人工绿洲生态水文试验区，获取时间（北京时间）分别为：2012-04-05，2012-04-21，2012-05-07，2012-06-24，2012-07-10。   以上数据的过境时间大约都在11:50左右（北京时间）。</w:t>
+        <w:t xml:space="preserve"> Landsat ETM + image data includes 8 bands. The spatial resolution of band1-band5 and band7 is 30m, that of Band6 is 60m and that of band8 is 15m.  In 2012, 5 Landsat ETM + images were obtained. The coverage is the ecological and hydrological test area of artificial oasis in the middle reaches, and the acquisition time (Beijing time) is: 2012-04-05, 2012-04-21, 2012-05-07, 2012-06-242012-07-10.  The transit time of the above data is about 11:50 (Beijing time)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/04/05-2012/07/10</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/04/05-2012/07/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.3 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:jpg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -973,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Landsat, ETM+, 卫星遥感</w:t>
+        <w:t xml:space="preserve">Theme:Landsat, ETM+, satellite remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中游人工绿洲试验区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Artificial oasis experimental area in the middle reaches,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1241,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1330,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1414,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1503,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1591,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王树果 </w:t>
+        <w:t xml:space="preserve">contributors:Wang shuguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王树果  </w:t>
+        <w:t xml:space="preserve">author:Wang shuguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang shuguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王树果. 黑河生态水文遥感试验：Landsat ETM+遥感数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1625.</w:t>
+        <w:t xml:space="preserve">Wang shuguo. Remote sensing experiment of ecological hydrology in Heihe River: Landsat ETM + remote sensing data set (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1625.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>