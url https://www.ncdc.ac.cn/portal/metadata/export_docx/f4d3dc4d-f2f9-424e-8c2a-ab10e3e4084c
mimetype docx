--- v0 (2026-06-12)
+++ v1 (2026-07-29)
@@ -2,969 +2,846 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2004年黑河下游芦苇地波文比计算</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Calculation of wave to text ratio of reed in the lower reaches of Heihe River in 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Calculation of wave to text ratio of reed in the lower reaches of Heihe River in 2004</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3217.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3217.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1183</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2004年黑河下游二道桥芦苇地波文比系统观测数据。包含三个表：原始数据、计算过程数据、计算过程结果汇总数据，主要测量指标有：time、上下端平均温度差（摄氏度）、高端水气压（kPa） 低端水气压（kPa) △e △T △T／△e、波文比、净辐射(W/m*m)、8厘米热流板土壤热通量1(W/m*m)、8厘米热流板土壤热通量2(W/m*m)、土壤热通量 Rn-G、潜热通量、感热通量。</w:t>
+        <w:t xml:space="preserve">This data set is the observational data of reed ground wave to Wenbi system at Erdaoqiao in the lower reaches of Heihe River in 2004. It includes three tables: original data, calculation process data and summary data of calculation process results. The main measurement indexes are: time, average temperature difference between upper and lower ends (centigrade), high end water pressure (kPa), low end water pressure (kPa) △ e △ t △ T / △ e, Bowen's ratio, net radiation (w / m * m), soil heat flux 1 (w / m * m), soil heat flux 2 (w / m * m) of 8 cm heat flow plate, and soil heat flux 2 (w / m * m) of 8 cm heat flow plate The soil heat fluxes were rn-g, latent heat fluxes and sensible heat fluxes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集</w:t>
+        <w:t xml:space="preserve">Automatic acquisition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据为原始测量数据，数据质量良好。</w:t>
+        <w:t xml:space="preserve">The data is the original measurement data, and the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2004/05/08-2004/10/05</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2004/05/08-2004/10/05</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河下游 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Lower reaches of Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">11.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:11.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤热通量, 辐射通量, 温湿度, 风速</w:t>
+        <w:t xml:space="preserve">Theme:Soil heat flux, Radiation flux, Emperature and Humidity, Wind speed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2004</w:t>
+        <w:t xml:space="preserve">Time:2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">额济纳旗,  内蒙古 </w:t>
+        <w:t xml:space="preserve">Place:Ejina Banner,  Inner Mongolia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -998,69 +875,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1087,69 +946,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1171,69 +1012,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1260,69 +1083,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1348,743 +1153,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">鱼腾飞</w:t>
+        <w:t xml:space="preserve">contacts:Fish soaring </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13893669655</w:t>
+        <w:t xml:space="preserve">phone:13893669655</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">yutf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:yutf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">鱼腾飞 </w:t>
+        <w:t xml:space="preserve">contributors:Yu tengfei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">鱼腾飞  </w:t>
+        <w:t xml:space="preserve">author:Yu tengfei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Yu tengfei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">鱼腾飞. 2004年黑河下游芦苇地波文比计算. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1183.</w:t>
+        <w:t xml:space="preserve">Yu tengfei. Calculation of wave to text ratio of reed in the lower reaches of Heihe River in 2004. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1183.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>