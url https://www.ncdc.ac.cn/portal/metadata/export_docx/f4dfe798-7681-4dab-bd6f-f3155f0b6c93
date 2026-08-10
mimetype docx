--- v0 (2026-06-25)
+++ v1 (2026-08-10)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2010年西藏那曲局地环流西站观测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2010 observation data of Western Station of local circulation in Naqu, Tibet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2010 observation data of Western Station of local circulation in Naqu, Tibet</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3235.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3235.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1199</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">"本数据为2010年中国科学院寒区旱区环境与工程研究所，那曲高寒气候环境观测研究站，BL边界层塔观测数据。站点经纬度：31.37N，91.90E。;海拔高度：4509米。观测要素：3m的风速风向；红外地温；5cm、10cm的土壤温度、土壤体积含水量和土壤热通量。命名规则：风速（WS，m/s）；风向（WD，）；红外地温（Tg，℃）；土壤温度（Ts，℃）；土壤体积含水量（SWC，%）；土壤热通量（SHF，W/m^2）</w:t>
+        <w:t xml:space="preserve">"This data is the observation data of the Institute of environment and Engineering in cold and dry areas, Chinese Academy of Sciences, Naqu alpine climate and environment observation station, BL boundary layer tower in 2010. Station longitude and latitude: 31.37n, 91.90e. ; altitude: 4509m. Observation elements: wind speed and direction of 3M, infrared ground temperature, soil temperature of 5cm and 10cm, soil volume water content and soil heat flux. Naming rules: wind speed (WS, M / s); wind direction (WD,); infrared ground temperature (TG, ℃); soil temperature (TS, ℃); soil volume water content (SWC,%); soil heat flux (SHF, w / m ^ 2) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自主生产（仪器监测）</w:t>
+        <w:t xml:space="preserve">Self production (instrument monitoring)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
+        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据完整，数据质量整体良好。</w:t>
+        <w:t xml:space="preserve">The data is complete and the data quality is good as a whole. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">那曲 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">11.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:11.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤温度, 常规气象, 微气象, 土壤体积含水量, 土壤热通量, 局地环流</w:t>
+        <w:t xml:space="preserve">Theme:soil temperature, conventional weather, micrometeorology, Soil volume water content, soil heat flux, local circulation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">西藏,  那曲 </w:t>
+        <w:t xml:space="preserve">Place:XiZang,  NaQu </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡泽勇</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967083</w:t>
+        <w:t xml:space="preserve">phone:0931-4967083</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">zyhu@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:zyhu@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡泽勇 </w:t>
+        <w:t xml:space="preserve">contributors:Hu zeyong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡泽勇  </w:t>
+        <w:t xml:space="preserve">author:Hu zeyong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Hu zeyong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡泽勇. 2010年西藏那曲局地环流西站观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1199.</w:t>
+        <w:t xml:space="preserve">Hu zeyong. 2010 observation data of Western Station of local circulation in Naqu, Tibet. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1199.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>