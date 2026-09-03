--- v0 (2026-06-07)
+++ v1 (2026-09-03)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil organic carbon density maps in the top 20 cm and 100 cm soil profile in the Qilian Mountain National Park during 2000 through 2100</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">祁连山国家公园表层20cm及100cm土壤有机碳密度分布数据集（2000-2100年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2735.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soil organic carbon density maps in the top 20 cm and 100 cm soil profile in the Qilian Mountain National Park during 2000 through 2100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2735.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2735.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.db2735.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data includes 1 km of 20 cm and 100 cm of the surface layer of Qilian Mountain National Park from 2000 to 2015 × Annual spatial distribution map of soil organic carbon density with 1 km resolution and 1 km of surface 20 cm and 100 cm in 2016-2100 under three climate scenarios (RCP2.6/4.5/8.5) × The spatial distribution map of soil organic carbon density with 1 km resolution is predicted year by year. </w:t>
+        <w:t xml:space="preserve">  该数据包含了2000-2015年祁连山国家公园表层20 cm及100 cm的1 km×1 km分辨率土壤有机碳密度逐年空间分布图和三种气候情景（RCP2.6/4.5/8.5）下2016-2100年表层20 cm及100 cm的1 km×1 km分辨率土壤有机碳密度逐年预测空间分布图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  A data-driven model based on ground measured samples was used to simulate soil organic carbon at regional scale.</w:t>
+        <w:t xml:space="preserve">  利用基于地面实测样本构建的数据驱动模型对区域尺度土壤有机碳进行模拟构建。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Use Python language to process spatiotemporal data, and build a soil organic carbon spatial inversion model based on the "scikit-learn" database to simulate the spatial distribution of soil organic carbon at different depths. The future climate data will be calibrated and scaled down using the delta spatial scaling method.</w:t>
+        <w:t xml:space="preserve">  利用Python语言对时空数据进行处理，并基于“scikit-learn”库构建土壤有机碳空间反演模型，对不同深度土壤有机碳空间分布进行模拟，未来气候数据利用delta空间降尺度方法校正和降尺度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. The original data is from published documents and databases, and its accuracy is fully verified and controlled by the author of the original document;   2. The model construction process is completely carried out in accordance with the standard construction scheme of data-driven model, and the method is standardized, and the robustness and robustness of the model are fully verified by the cross-validation method;   3. The quality of the simulation results was fully compared and verified by using multi-source data such as observation data and mainstream soil organic carbon spatial distribution data, which proved the accuracy and reliability of the simulation results of this study. </w:t>
+        <w:t xml:space="preserve">  1.原始数据来源于公开发表文献和数据库，其精度由原文献作者充分验证和控制；   2.模型构建过程完全按照数据驱动模型标准构建方案进行，方法规范，并且采用交叉验证方法对模型稳健性、鲁棒性进行了充分的验证；   3.采用了观测数据和主流土壤有机碳空间分布数据等多源数据对模拟结果的质量进行了充分对比验证，证明了本研究模拟结果的准确性和可靠性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2100/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2100/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qilian Mountain National Park </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山国家公园 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:133.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">133.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NC4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1km</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil organic carbon, Qilian Mountain, climate scenario, future prediction</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤有机碳, 祁连山, 气候情景, 未来预测</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2100</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qilian Mountain National Park </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山国家公园 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1533,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Yiping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴一平 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Huiwen </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李汇文  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WU Yiping </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴一平</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2019YFC0507400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019YFC0507400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山自然保护区生态环境评估、预警与 监控关键技术研究 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Yiping. Soil organic carbon density maps in the top 20 cm and 100 cm soil profile in the Qilian Mountain National Park during 2000 through 2100. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2735.2023.</w:t>
+        <w:t xml:space="preserve">吴一平. 祁连山国家公园表层20cm及100cm土壤有机碳密度分布数据集（2000-2100年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.nieer.db2735.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>