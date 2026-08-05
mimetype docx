--- v0 (2026-05-07)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：阿柔加密观测区机载WiDAS地面同步观测数据集（2008年5月31日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: Airborne widas ground synchronous observation data set in ARW encrypted observation area (May 31, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: Airborne widas ground synchronous observation data set in ARW encrypted observation area (May 31, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1740.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1740.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月31日在阿柔样方1和阿柔样方3进行了机载红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行的地面同步观测。WiDAS由4个CCD相机、1个中红外热像仪（AGEMA 550）和1个热红外热像仪（S60）组成， 能同时获取可见光/近红外（CCD）波段5个角度、中红外波段（MIR）7个角度和热红外波段（TIR ）7个角度的数据。地面同步观测变量主要包括地表辐射温度与土壤水分。地表辐射温度采用固定自记点温计连续测量，采样间隔为0.05s，仪器比辐射率设定为1.0。   数据以文本文件存储（.dat格式），每个文本文件中的前7行为说明性的头文件，包括，数据采集日期、记录的起始时间、记录时间间隔等.另外，包括Time、TObj、Tint、TBox、Tact等5列数据，其中Time：从开始记录起的时间，换算成实际时间的话需要该值加起始时间；TObj：目标温度；TInt：探头内部温度；TBox：腔体温度；Tact：根据给定的发射率换算出来的实际温度，由于仪器比辐射率设定为1.0，所以该值和TObj是一样的，需要用户根据实际地物发射率进行修正。利用TDR测量的土壤水分数据，测量深度为0-12cm和0-20cm。在样方内来回采样。   数据以Excel格式保存。包括土壤温度，土壤介电常数，土壤电导率等数据。</w:t>
+        <w:t xml:space="preserve">On May 31, 2008, the ground synchronous observation of airborne infrared wide-angle dual-mode line / area array scanner (widas) was carried out in arxo sampang 1 and arxo sampang 3. Widas is composed of 4 CCD cameras, 1 mid infrared thermal imager (AGEMA 550) and 1 thermal infrared thermal imager (S60). It can simultaneously obtain data of 5 angles of visible / near infrared (CCD) band, 7 angles of mid infrared band (MIR) and 7 angles of thermal infrared band (TIR). The ground synchronous observation variables mainly include surface radiation temperature and soil moisture. The surface radiation temperature is continuously measured with a fixed self recording point thermometer, the sampling interval is 0.05s, and the specific emissivity of the instrument is set to 1.0. The data is stored in a text file (. Dat format). The first 7 lines in each text file are descriptive header files, including data collection date, recording start time, recording time interval, etc. in addition, it includes 5 columns of data such as time, toBJ, tint, Tbox and tact, where time: the time from the beginning of recording. If converted to actual time, this value plus the start time is required; ToBJ: target temperature; Tint: probe internal temperature; Tbox: cavity temperature; Tact: the actual temperature converted according to the given emissivity. Since the specific emissivity of the instrument is set to 1.0, this value is the same as toBJ, which needs to be corrected by the user according to the actual ground emissivity. Using the soil moisture data measured by TDR, the measured depths are 0-12cm and 0-20cm. Sample back and forth in the quadrat. The data is saved in Excel format. Including soil temperature, soil dielectric constant, soil conductivity and other data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月31日在阿柔样方1和阿柔样方3进行了机载红外广角双模式成像仪WiDAS（Wide-angle Infrared Dual-mode line/area Array Scanner）航空飞行的地面同步观测。</w:t>
+        <w:t xml:space="preserve">  On May 31, 2008, the ground synchronous observation of airborne infrared wide-angle dual-mode line / area array scanner (widas) was carried out in arxo sampang 1 and arxo sampang 3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  地表辐射温度采用固定自记点温计连续测量，采样间隔为0.05s，仪器比辐射率设定为1.0。数据以文本文件存储（.dat格式），每个文本文件中的前7行为说明性的头文件，包括，数据采集日期、记录的起始时间、记录时间间隔等.另外，包括Time、TObj、Tint、TBox、Tact等5列数据，其中Time：从开始记录起的时间，换算成实际时间的话需要该值加起始时间；TObj：目标温度；TInt：探头内部温度；TBox：腔体温度；Tact：根据给定的发射率换算出来的实际温度，由于仪器比辐射率设定为1.0，所以该值和TObj是一样的，需要用户根据实际地物发射率进行修正。   利用TDR测量的土壤水分数据，测量深度为0-12cm和0-20cm。在样方内来回采样。数据以Excel格式保存。包括土壤温度，土壤介电常数，土壤电导率等数据。</w:t>
+        <w:t xml:space="preserve"> The surface radiation temperature is continuously measured with a fixed self recording point thermometer, the sampling interval is 0.05s, and the specific emissivity of the instrument is set to 1.0. The data is stored in a text file (. Dat format). The first 7 lines in each text file are descriptive header files, including data collection date, recording start time, recording time interval, etc. in addition, it includes 5 columns of data such as time, toBJ, tint, Tbox and tact, where time: the time from the beginning of recording. If converted to actual time, this value plus the start time is required; ToBJ: target temperature; Tint: probe internal temperature; Tbox: cavity temperature; Tact: the actual temperature converted according to the given emissivity. Since the specific emissivity of the instrument is set to 1.0, this value is the same as toBJ, which needs to be corrected by the user according to the actual ground emissivity.   Using the soil moisture data measured by TDR, the measured depths are 0-12cm and 0-20cm. Sample back and forth in the quadrat. The data is saved in Excel format. Including soil temperature, soil dielectric constant, soil conductivity and other data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/05/31-2008/06/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/05/31-2008/06/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,阿柔加密观测站,上游寒区水文实验站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, a rou densification observation station, upstream cold region hydrological Experiment Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤, 地表辐射温度, 热像仪, 地表辐射特性, 红外广角双模式成像仪WiDAS, 土壤湿度/水分含量, CCD相机, 机载地面遥感</w:t>
+        <w:t xml:space="preserve">Theme:Soil, surface radiation temperature, thermal imager, surface radiation characteristics, infrared wide-angle dual-mode imager, widas, soil moisture / moisture content, CCD camera</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  上游寒区水文试验区,  阿柔加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  upstream cold region,  hydrological test area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">盖春梅,  晋锐,  周梦维 </w:t>
+        <w:t xml:space="preserve">contributors:GAI Chunmei,  JIN Rui,  Zhou Mengwei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">晋锐  </w:t>
+        <w:t xml:space="preserve">author:JIN Rui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:JIN Rui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">盖春梅,晋锐,周梦维. 黑河综合遥感联合试验：阿柔加密观测区机载WiDAS地面同步观测数据集（2008年5月31日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.2.</w:t>
+        <w:t xml:space="preserve">GAI Chunmei, JIN Rui, Zhou Mengwei. Heihe River Integrated Remote Sensing joint test: Airborne widas ground synchronous observation data set in ARW encrypted observation area (May 31, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>