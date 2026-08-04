--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陕西省榆林市大海则煤矿含水层系统参数计算结果数据集（2020年7月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Calculation Results for Aquifer System Parameters of Dahaize Coal Mine in Yulin City, Shaanxi Province (July 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Calculation Results for Aquifer System Parameters of Dahaize Coal Mine in Yulin City, Shaanxi Province (July 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2143.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2143.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2143.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集来源于收集整理的陕西省榆林市大海则矿区的抽水试验和水位恢复试验数据，使用Aquifertest软件进行煤系上覆岩层含水系统参数的计算。输入GMS软件中，反复调参直至模型精度要求的水文地质参数，调参后的水文地质参数与实际条件相符。</w:t>
+        <w:t xml:space="preserve">This dataset is sourced from the collected and organized pumping test and water level recovery test data from the Dahaize mining area in Yulin City, Shaanxi Province. Aquifertest software was used to calculate the parameters of the water bearing system in the overlying strata of coal measures. Input into GMS software, repeatedly adjust parameters until the hydrogeological parameters required for model accuracy are met, and the adjusted hydrogeological parameters match the actual conditions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  野外钻探记录，软件调参。</w:t>
+        <w:t xml:space="preserve">    Field drilling records, software tuning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过陕西省榆林市大海则矿区的抽水试验和水位恢复试验数据，使用Aquifertest软件进行煤系上覆岩层含水系统参数的计算。输入GMS软件中，反复调参直至模型精度要求的水文地质参数，调参后的水文地质参数与实际条件相符。</w:t>
+        <w:t xml:space="preserve">    Based on the pumping test and water level recovery test data from the Dahaize mining area in Yulin City, Shaanxi Province, Aquifertest software was used to calculate the parameters of the water bearing system of the overlying strata of coal measures. Input into GMS software, repeatedly adjust parameters until the hydrogeological parameters required for model accuracy are met, and the adjusted hydrogeological parameters match the actual conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/07/01-2020/07/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/07/01-2020/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市大海则煤矿 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Dalinze coal mine, Yulin City, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">74.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:74.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">渗透系数, 注水率, 给水度</w:t>
+        <w:t xml:space="preserve">Theme:Permeability coefficient, water injection rate, water yield</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市大海则煤矿 </w:t>
+        <w:t xml:space="preserve">Place:Dalinze coal mine </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高瑞忠 </w:t>
+        <w:t xml:space="preserve">contributors:Gao Ruizhong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高瑞忠  </w:t>
+        <w:t xml:space="preserve">author:Gao Ruizhong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高瑞忠. 陕西省榆林市大海则煤矿含水层系统参数计算结果数据集（2020年7月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2143.2022.</w:t>
+        <w:t xml:space="preserve">Gao Ruizhong. Dataset of Calculation Results for Aquifer System Parameters of Dahaize Coal Mine in Yulin City, Shaanxi Province (July 2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2143.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>