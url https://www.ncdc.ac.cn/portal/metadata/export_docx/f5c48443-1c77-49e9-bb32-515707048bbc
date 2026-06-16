--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">四川省雅安市天全县海丝一号地震前后影像数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Pre- and post-earthquake image data of Haisi No. 1 in Tianquan County, Ya'an City, Sichuan Province, China</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pre- and post-earthquake image data of Haisi No. 1 in Tianquan County, Ya'an City, Sichuan Province, China</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NCDC.db2484.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NCDC.db2484.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NCDC.DB2484.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2022年9月5日12时52分，在四川甘孜州泸定县（北纬29.59度，东经102.08度）发生6.8级地震，震源深度16千米。根据震灾范围，提供了震前（20220901）和震后（20220906）海丝一号影像数据。</w:t>
+        <w:t xml:space="preserve">On September 5, 2022, at 12:52 a.m., a magnitude 6.8 earthquake occurred in Luding County, Ganzi Prefecture, Sichuan Province (latitude 29.59°N, longitude 102.08°E) at a depth of 16 km. The pre-earthquake (20220901) and post-earthquake (20220906) HMS-1 image data are provided according to the extent of the earthquake. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  海丝一号卫星是天仪研究院正在研制的第一代轻小型SAR遥感卫星TY-MINISAR的首发星。</w:t>
+        <w:t xml:space="preserve">  Haisi-1 satellite is the maiden star of TY-MINISAR, the first generation of light and small SAR remote sensing satellite being developed by TIISAR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据，未进行其他加工处理。</w:t>
+        <w:t xml:space="preserve">  Raw data, not otherwise processed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  “海丝一号”历时1年研制完成，具有轻小型、低成本、高分辨率特点。成像分辨率1米的SAR系统，可以全天候、全天时对陆地、海洋、海岸进行成像观测，为我国海洋环境、灾害监测，及土地利用等提供服务。</w:t>
+        <w:t xml:space="preserve">  It took one year to complete the development of “Haisi No. 1”, which is characterized by its light weight, small size, low cost and high resolution. The SAR system, with an imaging resolution of 1 meter, can carry out all-weather, all-day imaging observation of land, sea and coast, providing services for China's marine environment, disaster monitoring and land use. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/09/01-2022/09/06</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/09/01-2022/09/06</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">四川省甘孜州天全县 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tianquan County, Garze Prefecture, Sichuan Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">15.6 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:15.6 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地震, 海丝一号, 天全县</w:t>
+        <w:t xml:space="preserve">Theme:Earthquake, Haisi No.1, Tianquan County</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022</w:t>
+        <w:t xml:space="preserve">Time:2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">四川省甘孜州天全县 </w:t>
+        <w:t xml:space="preserve">Place:Tianquan County </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 四川省雅安市天全县海丝一号地震前后影像数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.NCDC.NCDC.DB2484.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Pre- and post-earthquake image data of Haisi No. 1 in Tianquan County, Ya'an City, Sichuan Province, China. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.NCDC.NCDC.DB2484.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>