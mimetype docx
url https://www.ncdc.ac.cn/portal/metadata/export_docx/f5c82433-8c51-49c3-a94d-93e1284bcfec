--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experimental observation data of stem water potential change of typical desert vegetation (2009)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">典型荒漠植被茎水势变化实验观测数据（2009年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0064.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Experimental observation data of stem water potential change of typical desert vegetation (2009)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.92</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0064.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.92</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Desert</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">本数据集包括了多枝柽柳和梭梭这两种荒漠植被在不同地下水位环境下茎水势的多日多时的变化观测数据，主要研究黑河中游典型荒漠植物水分状况。数据收集时间为2009－2010年，数据采集地点中国科学院寒区旱区环境与工程研究所临泽试验站周围，海拔：1 380米。 数据度量单位：“地下水位”量纲：m，“茎水势”量纲：MPa，“茎水势标准差量纲”： MPa 。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">观测方法：压力式水势仪，仪器：兰州大学生产。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">本数据表是由专人根据记录本手工录入。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">严格按照仪器操作规范进行观测和数据采集，(1)数据生产过程:在观测点采集多株植株茎(柽柳)和叶(梭梭)，利用压力式水势仪测量茎水势和叶水势。最终结果为平均值和标准差；(2)方法和标准规范:采样有中午水势和凌晨水势，采样过程尽量减少枝条或叶片水分损失；；(3)应用范围:荒漠植物水分胁迫研究。在加工生成数据表时，剔除了一些明显误差数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2009/08/09-2010/07/09</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009/08/09-2010/07/09</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省河西走廊临泽试验站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:127.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">127.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:vegetation, Desert, Stem water potential</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植被, 荒漠, 茎水势</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2009 2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Linze test station,  Hexi Corridor,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">临泽试验站,  河西走廊,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,599 +1458,893 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yuan Guofu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁国富 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yuan Guofu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">袁国富  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WANG Tao , Yuan Guofu </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王涛, 袁国富</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2009CB421305</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009CB421305</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">流域水文过程与绿洲化、荒漠化的相互作用及综合模拟</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yuan Guofu. Experimental observation data of stem water potential change of typical desert vegetation (2009). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.92.</w:t>
+        <w:t xml:space="preserve">袁国富. 典型荒漠植被茎水势变化实验观测数据（2009年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.92.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>