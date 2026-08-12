--- v0 (2026-05-08)
+++ v1 (2026-08-12)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域额济纳旗气象站逐月逐年平均气温资料数据集（1957-2016年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of monthly and annual average temperature of Ejina Banner meteorological station in Heihe River Basin (1957-2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of monthly and annual average temperature of Ejina Banner meteorological station in Heihe River Basin (1957-2016)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2327.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.XBSAQ.db2327.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.XBSAQ.db2327.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据包含额济纳旗气象站1957-2016年逐月及逐年平均气温资料。该气象站位于额济纳旗达来库布镇，属于国家基准气候站，国家一级辐射站。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; This data includes the monthly and annual average temperature data of Ejin Banner meteorological station from 1957 to 2016. The meteorological station is located in dalaikubu Town, Ejina Banner. It is a national benchmark climate station and a national first-class radiation station&lt;/ p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  来源于国家基准气候站仪器自动监测。</w:t>
+        <w:t xml:space="preserve"> It comes from the automatic monitoring instrument of the national reference climate station</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据由气象局研究人员通过实时观测数据整理所得。</w:t>
+        <w:t xml:space="preserve"> This data is collected by researchers of the Meteorological Bureau through real-time observation data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  严格按照仪器操作规范进行获取和处理数据。 数据来源可靠，数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Acquire and process data in strict accordance with instrument operation specifications. The data source is reliable and the data quality is good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1957/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1957/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">额济纳旗达来库布镇 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Dalaikubu Town, Ejina Banner </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">22.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:22.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 额济纳旗, 月平均气温, 年平均气温</w:t>
+        <w:t xml:space="preserve">Theme:Heihe River Basin, Yingluo gorge, monthly runoff, annual runoff</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1957-2016</w:t>
+        <w:t xml:space="preserve">Time:1957-2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">额济纳旗达来库布镇 </w:t>
+        <w:t xml:space="preserve">Place:Dalaikubu Town </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">鱼腾飞 </w:t>
+        <w:t xml:space="preserve">contributors:Yu tengfei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郭小燕  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Yu tengfei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2017YFC0404300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">西北内陆区水资源安全保障技术集成与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">鱼腾飞. 黑河流域额济纳旗气象站逐月逐年平均气温资料数据集（1957-2016年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2327.2022.</w:t>
+        <w:t xml:space="preserve">Yu tengfei. Data set of monthly and annual average temperature of Ejina Banner meteorological station in Heihe River Basin (1957-2016). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.XBSAQ.db2327.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>