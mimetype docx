--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河中游浅钻地层岩性数据（2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Lithology data of shallow drilling strata in the middle reaches of Heihe River</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lithology data of shallow drilling strata in the middle reaches of Heihe River</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3867.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3867.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2021.831</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据记录了黑河中游进行的7个钻孔的地层钻探工作，根据沉积特征对各个钻孔不同层位的岩性进行了描述；主要监测：JB钻孔岩性（39.52 99.66）、YZL钻孔岩性（39.53 99.67）、XKJD钻孔岩性（39.50 99.62）、NSW钻孔岩性（39.31 100.08）、YLSK钻孔岩性（39.32 100.11）GZ钻孔岩性（39.25 100.07）各海拔的岩层数据。</w:t>
+        <w:t xml:space="preserve">This data records the stratigraphic drilling work of 7 boreholes in the middle reaches of Heihe River, and describes the lithology of different layers of each borehole according to the sedimentary characteristics; main monitoring: lithology of JB borehole (39.52-99.66), lithology of YZL borehole (39.53-99.67), lithology of xkjd borehole (39.50-99.62), lithology of NSW borehole (39.31100.08), lithology of ylsk borehole (39.32100.08) 11) GZ borehole lithology (39.25 100.07) strata data at different altitudes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自主生产</w:t>
+        <w:t xml:space="preserve">Independent production</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经人工处理</w:t>
+        <w:t xml:space="preserve">Raw data without manual processing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">46.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:46.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">沉积, 岩性, 地层, 钻孔</w:t>
+        <w:t xml:space="preserve">Theme:deposition, lithology, stratum, drill hole</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">岩石学 </w:t>
+        <w:t xml:space="preserve">Subject:petrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  平川,  黑泉 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  plain,  Black spring </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.61</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星 </w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">潘保田 </w:t>
+        <w:t xml:space="preserve">contributors:Pan Baotian </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡小飞   </w:t>
+        <w:t xml:space="preserve">author:Hu Xiaofei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Pan Baotian </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125008</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">“黑河流域生态-水文过程集成研究”重大研究计划：黑河中上游形成发育与祁连山中段隆升过程研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">潘保田. 黑河中游浅钻地层岩性数据（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2021.831.</w:t>
+        <w:t xml:space="preserve">Pan Baotian. Lithology data of shallow drilling strata in the middle reaches of Heihe River. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2021.831.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>