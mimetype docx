--- v0 (2026-06-28)
+++ v1 (2026-06-28)
@@ -2,1222 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2008年青海阿柔双偏振多普勒天气雷达观测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data of Qinghai Arjun dual polarization Doppler Weather Radar in 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data of Qinghai Arjun dual polarization Doppler Weather Radar in 2008</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.lason-pl.db2946.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.lason-pl.db2946.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.LASON-PL.2020.224</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含2008年黑河上游青海祁连县阿柔乡（具有高海拔和复杂地形特征）的车载双偏振多普勒雷达观测数据。 观测内容是250m×250m水平网格上每10分钟的双线偏振多普勒雷达高质量连续估测数据。 观测地点：青海省海北藏族自治州祁连县阿柔乡（39.06°N，100.44°E，3002m）观测时间从2008年3月14日开始到2008年4月12日结束。 观测试验的目的是利用同时进行的降水粒子滴谱仪观测和地面降水加密观测来探索在高寒区利用雷达联合观测并反演地面降水类型和强度的方法，建立系统化和连续的雷达观测数据集。 所获得回波参量强度有：速度V、谱宽W、强度反射率差 、差传输相移 、比相差、相关系数和线性退偏振比Ldr。</w:t>
+        <w:t xml:space="preserve">This data set contains the vehicle borne dual polarization Doppler radar observation data of aruo Township, Qilian County, Qinghai Province (with high altitude and complex terrain characteristics) in 2008. The observation content is the high-quality continuous estimation data of dual polarization Doppler radar every 10 minutes on a 250 m × 250 m horizontal grid. Observation location: aruo township (39.06 ° n, 100.44 ° e, 3002m) of Qilian County, Haibei Tibetan Autonomous Prefecture, Qinghai Province. The observation time started on March 14, 2008 and ended on April 12, 2008. The purpose of the observation experiment is to explore the method of joint radar observation and inversion of surface precipitation type and intensity in high and cold regions by using simultaneous precipitation particle drop spectrometer observation and intensive surface precipitation observation, and to establish a systematic and continuous radar observation data set. The intensity of echo parameters obtained include velocity V, spectral width W, intensity reflectivity difference, differential transmission phase shift, phase contrast, correlation coefficient and linear depolarization ratio LDR. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自主生产（仪器观测）</w:t>
+        <w:t xml:space="preserve">Self production (instrument observation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
+        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">双偏振多普勒雷达波长为3cm、发射脉宽1us或2us可选、接收机灵敏度为-109dBm、发射波形水平或45度线偏振波可选，强度信号精度 为0.5dB，相位信号精度 0.1º。</w:t>
+        <w:t xml:space="preserve">The dual polarization Doppler radar is 3cm in wavelength, 1US or 2us in transmitting pulse width, 109dbm in receiver sensitivity, 45 degree linear polarization wave in transmitting waveform level, 0.5dB in intensity signal accuracy and 0.1 in phase signal accuracy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/03/14-2008/04/12</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/03/14-2008/04/12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青海省海北藏族自治州祁连县阿柔乡 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:A rou Township, Qilian County, Haibei Tibetan Autonomous Prefecture, Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3002.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3002.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3002.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">22.7 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:22.7 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:rar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">云物理, 气象, 双偏振多普勒气象雷达</w:t>
+        <w:t xml:space="preserve">Theme:Cloud physics, meteorology, dual polarization Doppler weather radar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">云与降水物理学 </w:t>
+        <w:t xml:space="preserve">Subject:Cloud and Precipitation Physics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">海北藏族自治州,  阿柔乡,  祁连县,  青海省 </w:t>
+        <w:t xml:space="preserve">Place:Haibei Tibetan Autonomous Prefecture,  Arou Township,  Qilian County,  Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1251,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1340,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1424,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1513,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1601,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵果</w:t>
+        <w:t xml:space="preserve">contacts:Zhao Guo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967695</w:t>
+        <w:t xml:space="preserve">phone:0931-4967695</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张彤 </w:t>
+        <w:t xml:space="preserve">contributors:ZHANG Tong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张彤  </w:t>
+        <w:t xml:space="preserve">author:ZHANG Tong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHANG Tong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张彤. 2008年青海阿柔双偏振多普勒天气雷达观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.LASON-PL.2020.224.</w:t>
+        <w:t xml:space="preserve">ZHANG Tong. Observation data of Qinghai Arjun dual polarization Doppler Weather Radar in 2008. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.LASON-PL.2020.224.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>