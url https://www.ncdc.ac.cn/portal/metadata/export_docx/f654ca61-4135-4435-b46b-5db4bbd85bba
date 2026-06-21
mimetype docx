--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: metadata data set of channel flow and socio-economic survey in the middle reaches of Heihe River Basin (2008-2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域中游渠道流量与社会经济调查元数据数据集（2008-2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3004.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: metadata data set of channel flow and socio-economic survey in the middle reaches of Heihe River Basin (2008-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1760</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3004.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1760</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is divided into two parts. The first part is 2008, 2010, 2011 and may 2012 × Channel flow, planting structure, field management and socio-economic data in 5km experimental area; The other part is the data of the first round of spring irrigation, the first round of summer irrigation, the second round of summer irrigation, the third round of summer irrigation, the first round of autumn irrigation and the second round of autumn irrigation in Yingke irrigation district and Daman Irrigation District in 2012, as well as the planting structure, field management and socio-economic data of the two irrigation districts. 1.1 purpose of data collection The purpose of the first part of data collection is to provide the changes of crop planting structure and irrigation water volume in the annual time series (2008, 2010, 2011 and 2012), especially to provide supporting data sets for strengthening the observation of Heihe ecological hydrological test in 2012. The purpose of the second part of data collection is to provide data (irrigation volume data) and parameters (planting structure Field management and social economy). 1.2 location and content of data collection Collect the data of Daman irrigation area, including Dangzhai water pipe station, Huaer water pipe station, Daman water pipe station, Xiaoman water pipe station, Jiantan water pipe station, nianlibao water pipe station and the lower section. The data content includes water distribution time, branch outlet water volume, bucket outlet water volume, irrigation area, branch canal water utilization rate, water price and water fee. The time period of data collection includes: From March 16, 2012 to April 4, 2012, spring irrigation data; Summer irrigation data from April 4, 2012 to May 14, 2012; Second round data of summer irrigation from May 20, 2012 to June 24, 2012; Data of three rounds of summer irrigation from May 16, 2012 to July 6, 2012; Data of autumn irrigation from July 15, 2012 to August 2, 2012; Data of the second round of autumn irrigation from August 10, 2012 to August 26, 2012. Collect the data of Yingke irrigation area, including Chang'an water pipe station, Shangqin water pipe station, Dangzhai water pipe station, Liangjiadun water pipe station, Shimiao water pipe station, Xiaoman water pipe station, Xindun water pipe station and Yangou water pipe station. The time period and data content of data collection are as follows: Irrigation data: collect the irrigation data of Xiaoman town and shangtouzha village of Chang'an Township in 2008, 2010, 2011 and 2012; Irrigation data of Chang'an water pipe station, Shangqin water pipe station, Dangzhai water pipe station, Liangjiadun water pipe station, Shimiao water pipe station, Xiaoman water pipe station, Xindun water pipe station and Yangou water pipe station in 2012, including water measurement time, bucket mouth water level, flow, duration, water volume and irrigation area. Well data: the well data of Chang'an water pipe station, Liangjiadun water pipe station and Shangqin water pipe station in 2012 were collected, including well opening time, well depth, well water withdrawal and irrigation area. Socio economic data: collect the socio-economic data of Chang'an Township, Xiaoman Town, Liangjiadun and Shangqin (each community) in 2012, including population, per capita agricultural income, per capita non-agricultural income, per capita domestic water consumption, per capita living area and average educational level. Field management survey data: collect the field management survey data of Chang'an Township, Xiaoman Town, Liangjiadun and Shangqin (each community) in 2012, including fertilizer name, fertilization time, fertilization amount, pesticide name, pesticide spraying time and agricultural spraying amount. Planting structure data: the planting structure data of Xiaoman town and shangtouzha village of Chang'an Township in 2008, 2010, 2011 and 2012 were collected; Planting structure data of Chang'an water pipe station, Liangjiadun water pipe station and Shangqin water pipe station in 2012, including crop name, sowing time, harvest time, planting area, irrigation quota, field water utilization rate, crop yield and crop output value. 1.3 data collection method The data collection work is completed through cooperation with Yingke water pipe Institute and Damon water pipe Institute. All data are entrusted by Yingke water pipe Institute and Damon water pipe Institute to complete the specific data collection tasks. Finally, the collected data are collected and handed over to the two water pipe institutes. After being reviewed by the person in charge of the water pipe Institute, it shall be submitted to us in paper form. See "data document" for data organization and data format of all survey data sets. </w:t>
+        <w:t xml:space="preserve">  本数据集为两部分，第一部分为2008年，2010年，2011年，2012年5×5km试验区渠道流量、种植结构、田间管理和社会经济数据；另一部分为盈科灌区和大满灌区2012年春灌一轮、夏灌一轮、夏灌二轮、夏灌三轮、秋灌一轮、秋灌二轮灌溉数据以及两个灌区的种植结构、田间管理和社会经济数据。   1.1数据收集目的   第一部分数据收集目的是提供年时间序列（2008、2010、2011、2012）的作物种植结构和灌溉水量的变化，尤其是为2012年黑河生态水文试验加强观测提供配套数据集，第二部分数据收集的目的是为灌溉配水优化模型的应用提供数据（灌溉量数据）和参数（种植结构、田间管理和社会经济）。   1.2数据收集的地点与内容   收集大满灌区数据，包括党寨水管站、花儿水管站、大满水管站、小满水管站、碱滩水管站、廿里堡水管站和下段，数据内容包括配水时间、支口水量、斗口水量、灌溉面积、支渠渠道水利用率、水价、水费，数据收集的时间段包括：   2012年3月16至2012年4月4日，春灌数据；   2012年4月4日至2012年5月14日，夏灌一轮数据；   2012年5月20日至2012年6月24日，夏灌二轮数据；   2012年5月16日至2012年7月6日，夏灌三轮数据；   2012年7月15日至2012年8月2日，秋灌一轮数据；   2012年8月10日至2012年8月26日，秋灌二轮数据。   收集盈科灌区数据，包括长安水管站、上秦水管站、党寨水管站、梁家墩水管站、石庙水管站、小满水管站、新墩水管站、沿沟水管站，数据收集的时间段和数据内容如下：   灌溉数据：收集2008，2010，2011和2012年小满镇、长安乡上头闸村灌溉数据；2012年长安水管站、上秦水管站、党寨水管站、梁家墩水管站、石庙水管站、小满水管站、新墩水管站、沿沟水管站灌溉数据，数据内容包括：测水时间、斗口测水水位、流量、历时、水量、灌溉面积。   机井数据：收集了2012年长安水管站、梁家墩水管站、上秦水管站机井数据，数据内容包括开井时间、机井深度、机井提水量、灌溉面积。   社会经济数据：收集2012年长安乡、小满镇、梁家墩、上秦（各社）社会经济数据，数据内容包括人口数量、人均农业收入、人均非农业收入、人均生活用水量、人均居住面积和平均文化程度。   田间管理调查数据：收集2012年长安乡、小满镇、梁家墩、上秦（各社）田间管理调查数据，数据内容包括肥料名称、施肥时间、施肥量、农药名称、农药喷药时间和农业喷洒量。   种植结构数据：收集了2008，2010，2011和2012年小满镇，长安乡上头闸村种植结构数据；2012年长安水管站、梁家墩水管站、上秦水管站种植结构数据，数据内容包括作物名称、播种时间、收获时间、种植面积、灌溉定额、田间水利用率、作物产量、作物产值。   1.3数据收集方式   通过与盈科水管所和大满水管所合作的方式完成数据收集工作，所有数据都由盈科水管所和大满水管所委托各自管辖的水管站来完成具体的数据收集任务，最后将收集到的数据汇交到两个水管所。经由水管所负责人审核之后，以纸质形式提交给我们。   所有调查数据集的数据组织和数据格式详见“数据文档”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Collect the data of Daman irrigation area, including Dangzhai water pipe station, Huaer water pipe station, Daman water pipe station, Xiaoman water pipe station, Jiantan water pipe station, nianlibao water pipe station and the lower section. The data include water distribution time, branch outlet water volume, bucket outlet water volume, irrigation area, branch canal water utilization rate, water price and water fee. The time period of data collection includes: March 16, 2012 to April 4, 2012, Spring irrigation data; Summer irrigation data from April 4, 2012 to May 14, 2012; Second round data of summer irrigation from May 20, 2012 to June 24, 2012; Data of three rounds of summer irrigation from May 16, 2012 to July 6, 2012; Data of autumn irrigation from July 15, 2012 to August 2, 2012; Data of the second round of autumn irrigation from August 10, 2012 to August 26, 2012.    Collect the data of Yingke irrigation area, including Chang'an water pipe station, Shangqin water pipe station, Dangzhai water pipe station, Liangjiadun water pipe station, Shimiao water pipe station, Xiaoman water pipe station, Xindun water pipe station and Yangou water pipe station. The time period and data content of data collection are as follows: irrigation data: collect the irrigation data of Xiaoman town and shangtouzha village of Chang'an Township in 2008, 2010, 2011 and 2012; Irrigation data of Chang'an water pipe station, Shangqin water pipe station, Dangzhai water pipe station, Liangjiadun water pipe station, Shimiao water pipe station, Xiaoman water pipe station, Xindun water pipe station and Yangou water pipe station in 2012, including water measurement time, bucket mouth water level, flow, duration, water volume and irrigation area.</w:t>
+        <w:t xml:space="preserve">  收集大满灌区数据，包括党寨水管站、花儿水管站、大满水管站、小满水管站、碱滩水管站、廿里堡水管站和下段，数据内容包括配水时间、支口水量、斗口水量、灌溉面积、支渠渠道水利用率、水价、水费，数据收集的时间段包括：2012年3月16至2012年4月4日，春灌数据；2012年4月4日至2012年5月14日，夏灌一轮数据；2012年5月20日至2012年6月24日，夏灌二轮数据；2012年5月16日至2012年7月6日，夏灌三轮数据；2012年7月15日至2012年8月2日，秋灌一轮数据；2012年8月10日至2012年8月26日，秋灌二轮数据。   收集盈科灌区数据，包括长安水管站、上秦水管站、党寨水管站、梁家墩水管站、石庙水管站、小满水管站、新墩水管站、沿沟水管站，数据收集的时间段和数据内容如下：灌溉数据：收集2008，2010，2011和2012年小满镇、长安乡上头闸村灌溉数据；2012年长安水管站、上秦水管站、党寨水管站、梁家墩水管站、石庙水管站、小满水管站、新墩水管站、沿沟水管站灌溉数据，数据内容包括：测水时间、斗口测水水位、流量、历时、水量、灌溉面积。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The data collection work is completed through cooperation with Yingke water pipe Institute and Damon water pipe Institute. All data are entrusted by Yingke water pipe Institute and Damon water pipe Institute to complete the specific data collection tasks. Finally, the collected data are collected and handed over to the two water pipe institutes. After being reviewed by the person in charge of the water pipe Institute, it shall be submitted to us in paper form</w:t>
+        <w:t xml:space="preserve">  通过与盈科水管所和大满水管所合作的方式完成数据收集工作，所有数据都由盈科水管所和大满水管所委托各自管辖的水管站来完成具体的数据收集任务，最后将收集到的数据汇交到两个水管所。经由水管所负责人审核之后，以纸质形式提交给我们。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/01/01-2012/08/27</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/01/01-2012/08/27</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, Daman irrigation area, Yingke irrigation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 大满灌区, 盈科灌区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:431.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">431.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:socioeconomic, Planting structure, Ground synchronous observation, Irrigation quantity</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济, 种植结构, 地面同步观测, 灌溉量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008 2010 2011 2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008 2010 2011 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yingke Irrigation District,  Daman Irrigation District,  Heihe River Basin,  Artificial oasis experimental area in the middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盈科灌区,  大满灌区,  黑河流域,  中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.91</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,612 +1458,887 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LI Xin,  Gai yingchun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李新,  盖迎春 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Gai yingchun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">盖迎春  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wang weizhen </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王维真</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:KZCX2-XB3-15</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KZCX2-XB3-15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文遥感产品生产算法研究与应用试验</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LI Xin, Gai yingchun. Heihe River eco hydrological remote sensing experiment: metadata data set of channel flow and socio-economic survey in the middle reaches of Heihe River Basin (2008-2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1760.</w:t>
+        <w:t xml:space="preserve">李新,盖迎春. 黑河生态水文遥感试验：黑河流域中游渠道流量与社会经济调查元数据数据集（2008-2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1760.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">