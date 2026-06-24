--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河上游河西地区近620年降水重建序列数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Precipitation reconstruction sequence data set of Hexi area in the upper reaches of Heihe River in recent 620 years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Precipitation reconstruction sequence data set of Hexi area in the upper reaches of Heihe River in recent 620 years</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0018.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.973Desert.db0018.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.973Desert.2020.149</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为黑河上游祁连山西部近620年降水重建序列数据，数据采集地点为黑河上游祁连山中西部山区，重建序列时间为1390年-2008年，旨在研究研究黑河流域绿洲化、荒漠化过程及其驱动机制。 本数据表共有2字段：日期、年降水量，数据类型：浮点型，量纲（度量单位）：月降水量：（mm）。</w:t>
+        <w:t xml:space="preserve">This data is the precipitation reconstruction sequence data of the western part of Qilian Mountains in the upper reaches of Heihe River in recent 620 years. The data are collected in the middle and western mountain areas of the upper reaches of Heihe River. The reconstruction sequence is from 1390 to 2008. The purpose of this study is to study the process and driving mechanism of oasis and desertification in Heihe River Basin. This data table has 2 fields: date and annual precipitation, data type: floating point type, dimension (unit of measurement): Monthly Precipitation: (mm). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">采样，前处理、量测，建立年代，利用树木年轮信息恢复区域环境变化。</w:t>
+        <w:t xml:space="preserve">Sampling, preprocessing, measuring, establishing the age, and using tree ring information to recover regional environmental changes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">实验室分析测试获得。</w:t>
+        <w:t xml:space="preserve">Obtained by laboratory analysis and test</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">严格按照仪器操作规范进行分析测试，满足各代用指标精度要求。</w:t>
+        <w:t xml:space="preserve">The analysis and test are carried out in strict accordance with the instrument operation specifications to meet the accuracy requirements of each substitute index. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1390/01/01-2008/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1390/01/01-2008/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省酒泉市火烧沟 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Huoshaogou, Jiuquan City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3000.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3000.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3500.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">686.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:686.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">降水序列, 降水, 年降水量</w:t>
+        <w:t xml:space="preserve">Theme:Precipitation series, precipitation, annual precipitation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1390-2008</w:t>
+        <w:t xml:space="preserve">Time:1390-2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">火烧沟,  甘肃省,  祁连山西部,  酒泉市,  黑河上游 </w:t>
+        <w:t xml:space="preserve">Place:Huoshaogou,  Gansu Province,  Western Qilian Mountains,  jiuquan,  Upper reaches of Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,893 +1226,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨保 </w:t>
+        <w:t xml:space="preserve">contributors:Yang bao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨保  </w:t>
+        <w:t xml:space="preserve">author:Yang bao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WANG Tao , Yang bao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">干旱区绿洲化、荒漠化过程及其对人类活动、气候变化的响应与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2009CB421306</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">绿洲化、荒漠化的驱动机制</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨保. 黑河上游河西地区近620年降水重建序列数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.149.</w:t>
+        <w:t xml:space="preserve">Yang bao. Precipitation reconstruction sequence data set of Hexi area in the upper reaches of Heihe River in recent 620 years. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.973Desert.2020.149.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>