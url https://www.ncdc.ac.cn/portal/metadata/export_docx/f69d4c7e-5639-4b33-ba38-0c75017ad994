--- v0 (2026-07-07)
+++ v1 (2026-08-21)
@@ -2,878 +2,1110 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Heihe integrated observatory network (eddy covariance system of desert station, 2025)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河流域地表过程综合观测网（荒漠站涡动相关仪-2025）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.heihe.db7630.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Heihe integrated observatory network (eddy covariance system of desert station, 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.heihe.db7630.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.heihe.db7630.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.heihe.db7630.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  该数据集包含了2025年1月1日至2025年12月31日的黑河流域地表过程综合观测网下游荒漠站涡动相关仪观测数据。站点位于内蒙古额济纳旗，下垫面是荒漠。观测点的经纬度是100.9872E, 42.1135N，海拔1054m。涡动相关仪（CSAT3&amp;Li7500）的架高4.7m，采样频率是10Hz，超声朝向是正北向。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Desert station in the downstream of the Heihe integrated observatory network</w:t>
+        <w:t xml:space="preserve">  黑河流域地表过程综合观测网下游荒漠站</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2025/01/01-2025/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/01/01-2025/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Desert Station Downstream of Comprehensive Observation Network for Surface Process in Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域地表过程综合观测网下游荒漠站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">--</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30 min</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Comprehensive observation network of surface processes in the Heihe River Basin, eddy correlation instrument, sensible heat flux, latent heat flux, carbon dioxide flux</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域地表过程综合观测网, 涡动相关仪, 感热通量, 潜热通量, 二氧化碳通量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science , geography , hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 , 地理学 , 水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  downstream natural oasis experimental area,  desert station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  下游天然绿洲试验区,  荒漠站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1139,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1228,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1312,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1401,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,708 +1489,981 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  Che Tao,  Xu ziwei,  Tan Junlei,  Ren zhiguo,  Zhang Yang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  车涛,  徐自为,  谭俊磊,  任志国,  张阳 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Che Tao </w:t>
+        <w:t xml:space="preserve">,  车涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Xu ziwei </w:t>
+        <w:t xml:space="preserve">,  徐自为  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Tan Junlei </w:t>
+        <w:t xml:space="preserve">,  谭俊磊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
+        <w:t xml:space="preserve">,  任志国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Zhang Yang </w:t>
+        <w:t xml:space="preserve">,  张阳  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:XDA20100101</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">XDA20100101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泛第三极环境变化与绿色丝绸之路建设专项（XDA20100101）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, Che Tao, Xu ziwei, Tan Junlei, Ren zhiguo, Zhang Yang. Dataset of Heihe integrated observatory network (eddy covariance system of desert station, 2025). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.heihe.db7630.2026.</w:t>
+        <w:t xml:space="preserve">刘绍民,车涛,徐自为,谭俊磊,任志国,张阳. 黑河流域地表过程综合观测网（荒漠站涡动相关仪-2025）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.heihe.db7630.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4959-2023.</w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. DOI: 10.5194/essd-15-4959-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>