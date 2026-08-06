--- v0 (2026-06-20)
+++ v1 (2026-08-06)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">PET-CT and f-MRI based multi particle combined with biological intensity modulated therapy</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于PET-CT 及 f-MRI 影像的多粒子联合生物适形调强治疗计划方案</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db2503.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">PET-CT and f-MRI based multi particle combined with biological intensity modulated therapy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.IMP.db2503.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db2503.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.IMP.db2503.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This document is a multi particle combined biological conformal intensity modulation therapy plan, which is based on multi-modal medical images such as PET-CT and f-MRI for radiotherapy plan design. Dual localization (CT and f-MRI or CT and PET-CT) or triple localization (CT and f-MRI and PET-CT) and target area delineation through image fusion have shown the advantages of target area delineation based on functional images through previous studies. The adopted X-ray radiotherapy plan has relatively large damage to normal tissue and uneven dose distribution. Compared with the homoplasmon and heavy ion plans, it clearly shows that the proton and heavy ion target area design is more reasonable than the photon target area design, the dose distribution is more uniform, the radiation field is more reasonable, and the surrounding normal tissue dose is significantly reduced, with obvious advantages </w:t>
+        <w:t xml:space="preserve">  该文档是多粒子联合生物适形调强治疗计划方案，该方案基于PET-CT及f-MRI等多模态医学影像进行放疗计划设计。双重定位（CT 与f-MRI 或CT 与PET-CT）或三重定位(CT 与f-MRI 及PET-CT），经过图像融合进行靶区勾画，通过前期的研究已经显示出基于功能影像勾画靶区的优势。采用的X 射线放疗计划，正常组织损伤较大，剂量分布不均匀，同质子和重离子计划相比较，明显显示质子和重离子靶区设计较光子靶区设计更合理，剂量分布更均匀，射野更合理，周围正常组织受量明显降低，优势明显。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The purpose of this study is to compare the role of PET-CT and f-MRI functional scanning sequences in determining the target area of radiotherapy, and design a multi particle combined biological conformal intensity modulation therapy plan based on PET-CT and f-MRI images. The treatment method is to take nasopharyngeal carcinoma, lung cancer, esophageal cancer, rectal cancer and extranodal nasal type NK / T cell lymphoid carcinoma as the representative diseases, select 10 patients each, conduct target area delineation on on various image sequences, determine the best parameters of various image use methods to guide target area delineation, and design biological target areas based on functional images. Three treatment plan design schemes (including photons, protons and heavy ions) are provided. The dose distribution of the three drugs and the dose of the surrounding normal tissues were compared. The test results are dual localization (CT and f-MRI or CT and PET-CT) or triple localization (CT and f-MRI and PET-CT). The target area is delineated through image fusion. Through the previous research, the advantage of target area delineated based on functional image has been shown. The adopted X-ray radiotherapy plan has relatively large damage to normal tissue and uneven dose distribution. Compared with the homoplasmon and heavy ion plans, it clearly shows that the proton and heavy ion target area design is more reasonable than the photon target area design, the dose distribution is more uniform, the radiation field is more reasonable, and the surrounding normal tissue dose is significantly reduced, with obvious advantages</w:t>
+        <w:t xml:space="preserve">  该研究目的是为了比较PET-CT及f-MRI功能扫描序列在确定放疗靶区中的作用，设计基于PET-CT及f-MRI影像的多粒子联合生物适形调强治疗计划方案。治疗方法是以鼻咽癌、肺癌、食管癌、直肠癌及结外鼻型NK/T细胞淋巴癌为代表病种，各选取10名患者，在各种影像序列上分别进行靶区勾画，确定各种影像使用手段用于指导靶区勾画时的最佳参数，设计基于功能影像的生物靶区。提供三种（包括光子、质子、重离子）治疗计划设计方案。比较三者的剂量分布及周围正常组织受量。试验结果是双重定位（CT与f-MRI或CT与PET-CT）或三重定位（CT与f-MRI及PET-CT），经过图像融合进行靶区勾画，通过前期的研究已经显示出基于功能影像勾画靶区的优势。采用的X射线放疗计划，正常组织损伤较大，剂量分布不均匀，同质子和重离子计划相比较，明显显示质子和重离子靶区设计较光子靶区设计更合理，剂量分布更均匀，射野更合理，周围正常组织受量明显降低，优势明显。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The treatment method is to take nasopharyngeal carcinoma, lung cancer, esophageal cancer, rectal cancer and extranodal nasal type NK / T cell lymphoid carcinoma as the representative diseases, select 10 patients each, conduct target area delineation on on various image sequences, determine the best parameters of various image use methods to guide target area delineation, and design biological target areas based on functional images. Three treatment plan design schemes (including photons, protons and heavy ions) are provided. The dose distribution of the three drugs and the dose of the surrounding normal tissues were compared</w:t>
+        <w:t xml:space="preserve">  治疗方法是以鼻咽癌、肺癌、食管癌、直肠癌及结外鼻型NK/T细胞淋巴癌为代表病种，各选取10名患者，在各种影像序列上分别进行靶区勾画，确定各种影像使用手段用于指导靶区勾画时的最佳参数，设计基于功能影像的生物靶区。提供三种（包括光子、质子、重离子）治疗计划设计方案。比较三者的剂量分布及周围正常组织受量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The medical image data in the report are obtained according to the software provided by the equipment supplier, and the relevant data belong to medical data. On the basis of comparing the plan design of photon, proton and heavy ion target areas and combining their respective advantages, the plan design and plan implementation process of multi particle combined therapy are formulated. Since proton and heavy ion have just been applied in clinic, the next step is to further verify the advantages of combined therapy from the clinical perspective and define the specific dose limit of combined therapy more accurately. The rationality of the scheme design was further verified from the aspects of prognosis and side effects </w:t>
+        <w:t xml:space="preserve">  报告中的医学图像数据均根据设备供应商提供的软件获得，相关的数据属于医疗数据。在对比光子、质子、重离子靶区计划设计的基础上，结合各自的优势，制定了多粒子联合治疗计划方案设计及计划实施流程，因质子和重离子目前刚应用于临床，下一步从临床方面进一步验证联合治疗的优势，更准确的界定联合治疗的具体剂量界限。从预后及毒副作用方面更进一步的验证方案设计的合理性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2017/07/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/07/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:29.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Multi particle, treatment plan, protocol</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多粒子, 治疗计划, 方案</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申国盛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0107500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XIAO Guoqing. PET-CT and f-MRI based multi particle combined with biological intensity modulated therapy. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.IMP.db2503.2022.</w:t>
+        <w:t xml:space="preserve">肖国青. 基于PET-CT 及 f-MRI 影像的多粒子联合生物适形调强治疗计划方案. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.IMP.db2503.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>