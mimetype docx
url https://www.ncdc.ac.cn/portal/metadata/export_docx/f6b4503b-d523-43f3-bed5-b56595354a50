--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河中游（临泽）地下水位数据集（2003-2004年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Groundwater statistics in in the Middlestream of the Heihe River Basin (Linze) from 2003-2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Groundwater statistics in in the Middlestream of the Heihe River Basin (Linze) from 2003-2004</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7076.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7076.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7076.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据为黑河中游地下水位数据，2003年10月起至2004年10月，沿黑河主河道至山前戈壁顺次布设5个测井，每隔10日测量井内水位。</w:t>
+        <w:t xml:space="preserve">  This dataset presents the groundwater level data of the middle reaches of the Heihe River Basin. From October 2003 to October 2004, five observation wells were arranged sequentially along the main channel of the Heihe River to the piedmont Gobi, and the water levels in the wells were measured every ten days. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工测量井内水位，测量指标为地下水位（埋深），每10天观测1次。</w:t>
+        <w:t xml:space="preserve">  The water levels were measured manually, with the measurement indicator being groundwater level (burial depth), and the measurement was conducted once every ten days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始测量数据，未经人工处理。</w:t>
+        <w:t xml:space="preserve">  The original measured data have not been manually processed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">   The dataset demonstrates high quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2003/10/20-2004/10/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2003/10/20-2004/10/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河中游 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Middle reaches of Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">12.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:12.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地下水位</w:t>
+        <w:t xml:space="preserve">Theme:groundwater level</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003 2004</w:t>
+        <w:t xml:space="preserve">Time:2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:China,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,828 +1185,560 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜明武,  赵丽雯 </w:t>
+        <w:t xml:space="preserve">contributors:Du Mingwu,  Zhao Liwen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杜明武  </w:t>
+        <w:t xml:space="preserve">author:Du Mingwu </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  赵丽雯  </w:t>
+        <w:t xml:space="preserve">,  Zhao Liwen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Zhao Liwen </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2023NCDC003</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">临泽生态农业数据资源体系整编</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杜明武,赵丽雯. 黑河中游（临泽）地下水位数据集（2003-2004年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7076.2026.</w:t>
+        <w:t xml:space="preserve">Du Mingwu, Zhao Liwen. Groundwater statistics in in the Middlestream of the Heihe River Basin (Linze) from 2003-2004. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7076.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>