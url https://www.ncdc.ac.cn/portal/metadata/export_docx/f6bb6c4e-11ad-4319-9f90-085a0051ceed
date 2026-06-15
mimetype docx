--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sample biomass data of vegetation survey in the upper reaches of Heihe River in 2012</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2012年黑河上游植被调查样方生物量数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3233.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Sample biomass data of vegetation survey in the upper reaches of Heihe River in 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1291</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3233.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1291</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the vegetation questionnaire of the upper reaches of the Heihe River of the Alxa Desert Ecological hydrological experimental research station. The data includes community types, tree species, shrub aboveground biomass, grass aboveground biomass, etc. in different directions. See the header for the definition of each field. </w:t>
+        <w:t xml:space="preserve">本数据为阿拉善荒漠生态－水文试验研究站黑河上游植被调查表，数据包含不同样方里的群落类型、乔木种类、灌木地上生物量、草本地上生物量等。各字段定义见表头。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Independent monitoring (manual collection)</w:t>
+        <w:t xml:space="preserve">自主监测（人工采集）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
+        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/07/22-2012/08/09</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/07/22-2012/08/09</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省、祁连山县、黑河上游 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:71.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">71.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Biomass, Shrub, Tree, Vegetation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生物量, 灌木, 乔木, 植被</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The upper reaches of Heihe River,  Qilian county,  Qinghai Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河上游,  祁连县,  青海省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Fish soaring </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鱼腾飞</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13893669655</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13893669655</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:yutf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yutf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yu tengfei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鱼腾飞 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yu tengfei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鱼腾飞  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Yu tengfei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">鱼腾飞</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yu tengfei. Sample biomass data of vegetation survey in the upper reaches of Heihe River in 2012. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1291.</w:t>
+        <w:t xml:space="preserve">鱼腾飞. 2012年黑河上游植被调查样方生物量数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1291.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>