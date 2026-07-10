--- v0 (2026-05-20)
+++ v1 (2026-07-10)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wind direction and wind speed monitoring data of Heilongjiang Longfengshan atmospheric background station from 2006 to 2018</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2006年-2018年黑龙江龙凤山大气本底站风向风速监测资料</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Lfs.db0001.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Wind direction and wind speed monitoring data of Heilongjiang Longfengshan atmospheric background station from 2006 to 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Lfs.2020.29</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Lfs.db0001.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Lfs.2020.29</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Atmosphere</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气本底</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set records the climate monitoring data of Longfeng Mountain from 2006 to 2018 (basic characteristics of climate monitoring and instructions for the use of monitoring data). The main contents are wind direction and wind speed of Longfeng Mountain background station. Longfengshan regional atmospheric background station is one of the seven background stations in China. It was built in 1989 and officially put into operation in October 1991. It belongs to the second class of national meteorological stations. The observation data and research results play an early warning and monitoring role in the future changes of the earth's atmospheric composition. It is the only background air pollution monitoring station in the middle latitude area of northeast plain at present. </w:t>
+        <w:t xml:space="preserve">该数据集记录2006年至2018年龙凤山气候监测资料（气候监测基本特征及监测数据使用说明），主要内容龙凤山本底站风向风速。龙凤山区域大气本底站是我国七个本底站之一，始建于1989年，1991年10月份正式运行，属国家二类艰苦台站。观测数据及研究成果对未来地球大气成分的变化起着早期预警、监测作用，是目前东北平原中纬度地区唯一的本底大气污染监测站点。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual acquisition, automatic acquisition</w:t>
+        <w:t xml:space="preserve">人工采集、自动采集</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Calculation, summary and statistics</w:t>
+        <w:t xml:space="preserve">计算、汇总、统计</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data has been checked manually and the quality is good </w:t>
+        <w:t xml:space="preserve">本数据经过人工检查、质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2006/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">龙凤山乡凤山山顶 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:330.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">330.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/小时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:atmospheric composition, background station, Longfeng Mountain, monitoring, Wind direction and wind speed, observation data</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气成分, 本底站, 龙凤山, 监测, 风向风速, 观测数据</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric detection </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气探测 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:DongBeiDiQu,  WuChang,  HeiLongJiangSheng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东北地区,  五常,  黑龙江省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.76</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">127.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">127.56</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Yu Da Jiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">于大江</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:13804592900</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13804592900</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:yu_dajiang@163.com</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yu_dajiang@163.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Song qingli,  Yu dajing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋庆利,  于大江 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yu dajing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">于大江  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Song qingli , Yu dajing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宋庆利, 于大江</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Song qingli, Yu dajing. Wind direction and wind speed monitoring data of Heilongjiang Longfengshan atmospheric background station from 2006 to 2018. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Lfs.2020.29.</w:t>
+        <w:t xml:space="preserve">宋庆利,于大江. 2006年-2018年黑龙江龙凤山大气本底站风向风速监测资料. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Lfs.2020.29.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>