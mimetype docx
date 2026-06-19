--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2012-2013年黑河流域荒漠植物水汽吸收利用数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Moisture absorption and utilization of desert plant in Heihe River Basin data sets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moisture absorption and utilization of desert plant in Heihe River Basin data sets</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3866.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3866.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2021.829</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2012-2013年黑河流域荒漠植物水汽吸收利用数据集，所有数据均为原始数据，内含大气水汽及土壤同位素特征数据、基因表达数据集、气象数据、水势数据集、土壤含水量数据、荧光光合数据集、荧光染色图像集、植物茎流数据集、植物组织氢氧同位素特征数据、柽柳离体蒸腾实验；包括柽柳、梭梭、霸王、白刺、红砂五种荒漠植物野外和室内控制实验相关的气象、土壤含水量，植物茎干液流、植物组织水势、大气及加湿水汽同位素特征、荧光示踪图像、植物光合荧光、基因表达调控等方面的数据。</w:t>
+        <w:t xml:space="preserve">This data set is the water vapor absorption and utilization data set of desert plants in Heihe River Basin from 2012 to 2013. All data are original data, including atmospheric water vapor and soil isotope characteristics data, gene expression data set, meteorological data, water potential data set, soil water content data, fluorescence photosynthesis data set, fluorescence staining image set, plant stem flow data set, and plant tissue hydrogen and oxygen isotope data set Characteristics data, in vitro transpiration experiment of Tamarix chinensis, including meteorological data, soil water content, stem sap flow, water potential of plant tissue, isotopic characteristics of atmospheric and humidified water vapor, fluorescence tracing image, plant photosynthetic fluorescence, gene expression regulation and other data related to field and indoor control experiment of Tamarix chinensis, Haloxylon ammodendron, Overlord, Nitraria tangutorum and Hongsha. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自主生产（人工观测）</w:t>
+        <w:t xml:space="preserve">Independent production (manual observation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始观测数据，未经人工处理</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">59.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:59.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel，BMP</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植物茎干液流, 水势, 大气水汽, 基因表达, 同位素示踪</w:t>
+        <w:t xml:space="preserve">Theme:Stem sap flow, water potential, atmospheric water vapor, gene expression, isotope tracing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  内蒙古,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Inner Mongolia,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,828 +1185,560 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星 </w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖洪浪,  赵亮 </w:t>
+        <w:t xml:space="preserve">contributors:Xiao hongliang,  Zhao liang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖洪浪  </w:t>
+        <w:t xml:space="preserve">author:Xiao hongliang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  赵亮  </w:t>
+        <w:t xml:space="preserve">,  Zhao liang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xiao hongliang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">“黑河流域生态-水文过程集成研究”重大研究计划：荒漠植物大气水汽利用机制及适应机理研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖洪浪,赵亮. 2012-2013年黑河流域荒漠植物水汽吸收利用数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2021.829.</w:t>
+        <w:t xml:space="preserve">Xiao hongliang, Zhao liang. Moisture absorption and utilization of desert plant in Heihe River Basin data sets. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2021.829.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>