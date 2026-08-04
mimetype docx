--- v1 (2026-06-19)
+++ v2 (2026-08-04)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moisture absorption and utilization of desert plant in Heihe River Basin data sets</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2012-2013年黑河流域荒漠植物水汽吸收利用数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3866.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Moisture absorption and utilization of desert plant in Heihe River Basin data sets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2021.829</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3866.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2021.829</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the water vapor absorption and utilization data set of desert plants in Heihe River Basin from 2012 to 2013. All data are original data, including atmospheric water vapor and soil isotope characteristics data, gene expression data set, meteorological data, water potential data set, soil water content data, fluorescence photosynthesis data set, fluorescence staining image set, plant stem flow data set, and plant tissue hydrogen and oxygen isotope data set Characteristics data, in vitro transpiration experiment of Tamarix chinensis, including meteorological data, soil water content, stem sap flow, water potential of plant tissue, isotopic characteristics of atmospheric and humidified water vapor, fluorescence tracing image, plant photosynthetic fluorescence, gene expression regulation and other data related to field and indoor control experiment of Tamarix chinensis, Haloxylon ammodendron, Overlord, Nitraria tangutorum and Hongsha. </w:t>
+        <w:t xml:space="preserve">本数据集为2012-2013年黑河流域荒漠植物水汽吸收利用数据集，所有数据均为原始数据，内含大气水汽及土壤同位素特征数据、基因表达数据集、气象数据、水势数据集、土壤含水量数据、荧光光合数据集、荧光染色图像集、植物茎流数据集、植物组织氢氧同位素特征数据、柽柳离体蒸腾实验；包括柽柳、梭梭、霸王、白刺、红砂五种荒漠植物野外和室内控制实验相关的气象、土壤含水量，植物茎干液流、植物组织水势、大气及加湿水汽同位素特征、荧光示踪图像、植物光合荧光、基因表达调控等方面的数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Independent production (manual observation)</w:t>
+        <w:t xml:space="preserve">自主生产（人工观测）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">原始观测数据，未经人工处理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:59.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">59.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel，BMP</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Stem sap flow, water potential, atmospheric water vapor, gene expression, isotope tracing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植物茎干液流, 水势, 大气水汽, 基因表达, 同位素示踪</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Inner Mongolia,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  黑河流域,  内蒙古 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,560 +1419,828 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Xiao hongliang,  Zhao liang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖洪浪,  赵亮 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Xiao hongliang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖洪浪  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Zhao liang </w:t>
+        <w:t xml:space="preserve">,  赵亮  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xiao hongliang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖洪浪</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“黑河流域生态-水文过程集成研究”重大研究计划：荒漠植物大气水汽利用机制及适应机理研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xiao hongliang, Zhao liang. Moisture absorption and utilization of desert plant in Heihe River Basin data sets. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2021.829.</w:t>
+        <w:t xml:space="preserve">肖洪浪,赵亮. 2012-2013年黑河流域荒漠植物水汽吸收利用数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2021.829.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>