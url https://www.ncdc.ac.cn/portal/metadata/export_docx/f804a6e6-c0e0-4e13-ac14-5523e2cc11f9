--- v0 (2026-06-17)
+++ v1 (2026-08-11)
@@ -2,926 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔里木河流域行政边界数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Administrative division of Tarim Rivers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Administrative division of Tarim Rivers</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3692.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3692.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.340</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集为塔里木河流域行政边界矢量图，比例尺250000，投影：经纬度，数据包含空间数据和属性数据，主要为塔里木河流域县界名称及行政编码。</w:t>
+        <w:t xml:space="preserve">The data set is the administrative boundary vector map of the Tarim River Basin, with a scale of 250000, projection: longitude and latitude. The data includes spatial data and attribute data, mainly including the county boundary name and administrative code of the Tarim River Basin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">塔里木河流域行政边界</w:t>
+        <w:t xml:space="preserve">Administrative boundary of Tarim River Basin</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数字矢量化</w:t>
+        <w:t xml:space="preserve">Digital Vectorization</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据集通过严格的人工审核控制质量</w:t>
+        <w:t xml:space="preserve">Data set quality control through strict manual audit </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">塔里木河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tarim River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">947.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:947.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Shapefile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -934,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">行政边界, 基础地理</w:t>
+        <w:t xml:space="preserve">Theme:Administrative boundary, Basic geography</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000</w:t>
+        <w:t xml:space="preserve">Time:2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">塔里木河流域 </w:t>
+        <w:t xml:space="preserve">Place:Tarim River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1202,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 45.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1291,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 71.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1464,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1552,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">寒区旱区科学数据中心</w:t>
+        <w:t xml:space="preserve">contacts:Cold and Arid Region Science Data Center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967287</w:t>
+        <w:t xml:space="preserve">phone:0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗 </w:t>
+        <w:t xml:space="preserve">contributors:WU Lizong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴立宗  </w:t>
+        <w:t xml:space="preserve">author:WU Lizong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴立宗. 塔里木河流域行政边界数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.340.</w:t>
+        <w:t xml:space="preserve">WU Lizong. Administrative division of Tarim Rivers. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.340.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>