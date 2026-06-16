--- v0 (2026-05-02)
+++ v1 (2026-06-16)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">花岗岩在实时高温和三维应力作用下的力学性能数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Mechanical property data set of granite under real-time high temperature and three-dimensional stress</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mechanical property data set of granite under real-time high temperature and three-dimensional stress</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2794.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2794.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2794.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  了解岩石在实时高温和三维应力作用下的力学特性对干热岩石的热提取至关重要。该数据集主要研究温度和水平应力对花岗岩强度和变形行为的影响。利用自行研制的实时高温真三轴试验系统，对花岗岩试样进行了实时高温下的一系列三轴压缩试验。   试验结果表明：（1）随着温度的升高，花岗岩的力学性能呈现先升高后降低的趋势，其力学性能受实时高温、水平应力和矿物组成的影响。（2）在低水平应力条件下，花岗岩在室温下的脆性破坏特征随着应力和温度的升高而减弱。（3）对花岗岩试样断口形貌的观察表明，随着温度的升高，黑云母矿物产生了增韧作用，这是高温下岩石脆性降低和力学增强的重要因素。（4）对比实时高温与高温预处理对黏聚力和摩擦系数的影响，实时高温预处理对黏聚力的影响更大，而摩擦系数差异不大。试验结果为了解温度和应力对花岗岩力学性能的影响提供了新的思路。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;&amp;amp;emsp;&amp;amp;emsp; Understanding the mechanical properties of rocks under real-time high temperature and three-dimensional stress is crucial to the thermal extraction of dry hot rocks. This data set mainly studies the influence of temperature and horizontal stress on the strength and deformation behavior of granite. A series of triaxial compression tests were carried out on granite samples at real time and high temperature using a self-developed real time high temperature triaxial test system. The test results show that: (1) With the increase of temperature, the mechanical properties of granite show a trend of first increasing and then decreasing, and their mechanical properties are affected by real-time high temperature, horizontal stress and mineral composition. (2) Under the condition of low horizontal stress, the brittle failure characteristics of granite at room temperature weaken with the increase of stress and temperature. (3) The observation of the fracture morphology of granite samples shows that with the increase of temperature, biotite minerals have toughened, which is an important factor for the reduction of rock brittleness and mechanical strength at high temperatures. (4) Compared with the effect of real-time high temperature pretreatment and high temperature pretreatment on cohesion and friction coefficient, real-time high temperature pretreatment has a greater effect on cohesion, but the friction coefficient has little difference. The test results provide a new idea for understanding the influence of temperature and stress on the mechanical properties of granite. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于试验实时测量。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;&amp;amp;emsp;&amp;amp;emsp; The data comes from the real-time measurement of the test.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用自行研制的实时高温真三轴试验系统，对花岗岩试样进行了实时高温下的一系列三轴压缩试验。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;&amp;amp;emsp;&amp;amp;emsp; A series of triaxial compression tests were carried out on granite samples at real time and high temperature using a self-developed real time high temperature triaxial test system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;&amp;amp;emsp;&amp;amp;emsp; The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/08/01-2019/08/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/08/01-2019/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">湖北武汉 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Wuhan, Hubei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">304.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:304.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">实时高温真三轴, 温度应力耦合, 花岗岩</w:t>
+        <w:t xml:space="preserve">Theme:Real time high temperature true triaxial, temperature stress coupling, granite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">湖北武汉 </w:t>
+        <w:t xml:space="preserve">Place:Wuhan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Minyufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡大伟 </w:t>
+        <w:t xml:space="preserve">contributors:HU Dawei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡大伟  </w:t>
+        <w:t xml:space="preserve">author:HU Dawei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HU Dawei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡大伟. 花岗岩在实时高温和三维应力作用下的力学性能数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2794.2023.</w:t>
+        <w:t xml:space="preserve">HU Dawei. Mechanical property data set of granite under real-time high temperature and three-dimensional stress. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2794.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>