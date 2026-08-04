--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,992 +2,837 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">用于农田分割的大规模图像文本数据集基准</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A large-scale image-text dataset benchmark for farmland segmentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A large-scale image-text dataset benchmark for farmland segmentation</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.15099885</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.15099885</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6935.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  理解和掌握农田的时空特征对于准确的农田分割至关重要。传统的深度学习范式仅依赖于标注数据，在表示农田元素与周围环境之间的空间关系方面存在局限性。它难以有效建模农田的动态时空演变和空间异质性。语言作为一种结构化的知识载体，能够明确表达农田的时空特征，如其形状、分布以及周围环境信息。因此，基于语言驱动的学习范式可有效缓解农田时空异质性带来的挑战。然而，在农田遥感影像领域，目前尚缺乏支持该研究方向的综合性基准数据集。为填补这一空白，我们引入了基于语言的农田描述，并开发了FarmSeg-VL数据集——首个专为时空农田分割设计的细粒度图像-文本数据集。首先，本文提出了一种半自动标注方法，能够准确为每张图像分配标题，确保数据质量和语义丰富性，同时提高数据集构建的效率。其次，FarmSeg-VL 具有显著的时空特征。在时间维度上，它涵盖了四季。在空间维度上，它覆盖了中国八个典型的农业地区，总面积约为 4,300 平方公里。此外，在注释方面，FarmSeg-VL涵盖了农田丰富的时空特征，包括其固有属性、物候特征、空间分布、地形地貌特征以及周边环境的分布。最后，我们对基于FarmSeg-VL训练的视觉语言模型和仅依赖标签的深度学习模型进行了性能分析，证明其作为农田分割标准基准的潜力。</w:t>
+        <w:t xml:space="preserve">Understanding and mastering the spatiotemporal characteristics of farmland is essential for accurate farmland segmentation. The traditional deep learning paradigm that solely relies on labeled data has limitations in representing the spatial relationships between farmland elements and the surrounding environment. It struggles to effectively model the dynamic temporal evolution and spatial heterogeneity of farmland. Language, as a structured knowledge carrier, can explicitly express the spatiotemporal characteristics of farmland, such as its shape, distribution, and surrounding environmental information. Therefore, a language-driven learning paradigm can effectively alleviate the challenges posed by the spatiotemporal heterogeneity of farmland. However, in the field of remote sensing imagery of farmland, there is currently no comprehensive benchmark dataset to support this research direction. To fill this gap, we introduced language-based descriptions of farmland and developed FarmSeg-VL dataset—the first fine-grained image-text dataset designed for spatiotemporal farmland segmentation. Firstly, this article proposed a semi-automatic annotation method that can accurately assign caption to each image, ensuring high data quality and semantic richness while improving the efficiency of dataset construction. Secondly, the FarmSeg-VL exhibits significant spatiotemporal characteristics. In terms of the temporal dimension, it covers all four seasons. In terms of the spatial dimension, it covers eight typical agricultural regions across China, with a total area of approximately 4,300 km2. In addition, in terms of captions, FarmSeg-VL covers rich spatiotemporal characteristics of farmland, including its inherent properties, phenological characteristics, spatial distribution, topographic and geomorphic features, and the distribution of surrounding environments. Finally, we present a performance analysis of vision language models and the deep learning models that rely solely on labels trained on the FarmSeg-VL, demonstrating its potential as a standard benchmark for farmland segmentation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于：https://zenodo.org/records/15099885</w:t>
+        <w:t xml:space="preserve">    Data source: https://zenodo.org/records/15099885</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  模型计算得到。</w:t>
+        <w:t xml:space="preserve">    Calculated by the model.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">8.7 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:8.7 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.png</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">FarmSeg-VL, 农田, 语义分割</w:t>
+        <w:t xml:space="preserve">Theme:FarmSeg-VL, Farmland, semantic segmentation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1021,69 +866,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1110,69 +937,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1194,69 +1003,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1283,69 +1074,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1371,812 +1144,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴海洋 </w:t>
+        <w:t xml:space="preserve">contributors:WU Haiyang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴海洋  </w:t>
+        <w:t xml:space="preserve">author:WU Haiyang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WU Haiyang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴海洋. 用于农田分割的大规模图像文本数据集基准. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6935.2025.</w:t>
+        <w:t xml:space="preserve">WU Haiyang. A large-scale image-text dataset benchmark for farmland segmentation. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6935.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tao C, Zhong D, Mu W, Du Z, Wu H. A large-scale image–text dataset benchmark\ for farmland segmentation[J/OL]. Earth System Science Data, 2025, 17, (9): 4835-4864. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-17-4835-2025.</w:t>
       </w:r>