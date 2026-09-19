--- v1 (2026-08-04)
+++ v2 (2026-09-19)
@@ -2,837 +2,992 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A large-scale image-text dataset benchmark for farmland segmentation</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">用于农田分割的大规模图像文本数据集基准</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.15099885</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A large-scale image-text dataset benchmark for farmland segmentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6935.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.15099885</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6935.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Understanding and mastering the spatiotemporal characteristics of farmland is essential for accurate farmland segmentation. The traditional deep learning paradigm that solely relies on labeled data has limitations in representing the spatial relationships between farmland elements and the surrounding environment. It struggles to effectively model the dynamic temporal evolution and spatial heterogeneity of farmland. Language, as a structured knowledge carrier, can explicitly express the spatiotemporal characteristics of farmland, such as its shape, distribution, and surrounding environmental information. Therefore, a language-driven learning paradigm can effectively alleviate the challenges posed by the spatiotemporal heterogeneity of farmland. However, in the field of remote sensing imagery of farmland, there is currently no comprehensive benchmark dataset to support this research direction. To fill this gap, we introduced language-based descriptions of farmland and developed FarmSeg-VL dataset—the first fine-grained image-text dataset designed for spatiotemporal farmland segmentation. Firstly, this article proposed a semi-automatic annotation method that can accurately assign caption to each image, ensuring high data quality and semantic richness while improving the efficiency of dataset construction. Secondly, the FarmSeg-VL exhibits significant spatiotemporal characteristics. In terms of the temporal dimension, it covers all four seasons. In terms of the spatial dimension, it covers eight typical agricultural regions across China, with a total area of approximately 4,300 km2. In addition, in terms of captions, FarmSeg-VL covers rich spatiotemporal characteristics of farmland, including its inherent properties, phenological characteristics, spatial distribution, topographic and geomorphic features, and the distribution of surrounding environments. Finally, we present a performance analysis of vision language models and the deep learning models that rely solely on labels trained on the FarmSeg-VL, demonstrating its potential as a standard benchmark for farmland segmentation. </w:t>
+        <w:t xml:space="preserve">  理解和掌握农田的时空特征对于准确的农田分割至关重要。传统的深度学习范式仅依赖于标注数据，在表示农田元素与周围环境之间的空间关系方面存在局限性。它难以有效建模农田的动态时空演变和空间异质性。语言作为一种结构化的知识载体，能够明确表达农田的时空特征，如其形状、分布以及周围环境信息。因此，基于语言驱动的学习范式可有效缓解农田时空异质性带来的挑战。然而，在农田遥感影像领域，目前尚缺乏支持该研究方向的综合性基准数据集。为填补这一空白，我们引入了基于语言的农田描述，并开发了FarmSeg-VL数据集——首个专为时空农田分割设计的细粒度图像-文本数据集。首先，本文提出了一种半自动标注方法，能够准确为每张图像分配标题，确保数据质量和语义丰富性，同时提高数据集构建的效率。其次，FarmSeg-VL 具有显著的时空特征。在时间维度上，它涵盖了四季。在空间维度上，它覆盖了中国八个典型的农业地区，总面积约为 4,300 平方公里。此外，在注释方面，FarmSeg-VL涵盖了农田丰富的时空特征，包括其固有属性、物候特征、空间分布、地形地貌特征以及周边环境的分布。最后，我们对基于FarmSeg-VL训练的视觉语言模型和仅依赖标签的深度学习模型进行了性能分析，证明其作为农田分割标准基准的潜力。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Data source: https://zenodo.org/records/15099885</w:t>
+        <w:t xml:space="preserve">  数据来源于：https://zenodo.org/records/15099885</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Calculated by the model.</w:t>
+        <w:t xml:space="preserve">  模型计算得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:8.7 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.7 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.png</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:FarmSeg-VL, Farmland, semantic segmentation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FarmSeg-VL, 农田, 语义分割</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -866,51 +1021,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -937,51 +1110,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1003,51 +1194,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1074,51 +1283,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1144,587 +1371,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Haiyang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴海洋 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Haiyang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴海洋  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WU Haiyang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴海洋</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Haiyang. A large-scale image-text dataset benchmark for farmland segmentation. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6935.2025.</w:t>
+        <w:t xml:space="preserve">吴海洋. 用于农田分割的大规模图像文本数据集基准. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6935.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tao C, Zhong D, Mu W, Du Z, Wu H. A large-scale image–text dataset benchmark\ for farmland segmentation[J/OL]. Earth System Science Data, 2025, 17, (9): 4835-4864. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-17-4835-2025.</w:t>
+        <w:t xml:space="preserve">Tao C, Zhong D, Mu W, Du Z, Wu H. A large-scale image–text dataset benchmark\ for farmland segmentation[J/OL]. Earth System Science Data, 2025, 17(9): 4835-4864. DOI: 10.5194/essd-17-4835-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>