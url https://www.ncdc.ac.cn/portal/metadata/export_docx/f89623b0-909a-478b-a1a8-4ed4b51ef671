--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014年阿拉善土壤含水量和土壤含盐量</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Soil moisture and salt content in Alxa in 2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil moisture and salt content in Alxa in 2014</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3184.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3184.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1385</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为阿拉善荒漠生态－水文试验研究站2014年1月土壤含水量和土壤含盐量观测数据，主要观测要素有胡杨林、柽柳林、苦豆子地的土壤含水量和土壤含盐量等。</w:t>
+        <w:t xml:space="preserve">This data is the observation data of soil water content and soil salt content of Alxa Desert Ecological hydrological experimental research station in January 2014. The main observation elements are the soil water content and soil salt content of Populus euphratica forest, Tamarix ramosissima forest and Sophora alopecuroides land. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自主生产（仪器观测）</w:t>
+        <w:t xml:space="preserve">Self production (instrument observation)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
+        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
+        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, with good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/01/01-2014/01/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/01/01-2014/01/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河下游 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:9.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xlsx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤含盐量, 土壤含水量, 土壤观测</w:t>
+        <w:t xml:space="preserve">Theme:Soil salt content, soil water content, soil observation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">应用气象学 </w:t>
+        <w:t xml:space="preserve">Subject:Applied Meteorology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014</w:t>
+        <w:t xml:space="preserve">Time:2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">阿拉善,  黑河下游 </w:t>
+        <w:t xml:space="preserve">Place:Alxa,  Lower Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.94</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">鱼腾飞</w:t>
+        <w:t xml:space="preserve">contacts:Fish soaring </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13893669655</w:t>
+        <w:t xml:space="preserve">phone:13893669655</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">yutf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:yutf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">鱼腾飞 </w:t>
+        <w:t xml:space="preserve">contributors:Yu tengfei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">鱼腾飞  </w:t>
+        <w:t xml:space="preserve">author:Yu tengfei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Yu tengfei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">鱼腾飞. 2014年阿拉善土壤含水量和土壤含盐量. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1385.</w:t>
+        <w:t xml:space="preserve">Yu tengfei. Soil moisture and salt content in Alxa in 2014. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1385.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>