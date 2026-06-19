--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">CPUT 中渗透率和体积应变的变化测试数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of permeability and volume strain changes in CPUT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of permeability and volume strain changes in CPUT</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2807.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2807.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2807.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  岩石隧道开挖通常会引起初始应力释放，这与经典三轴压缩试验中的应力路径不同。为了分析开挖扰动区的渗透率变化，采用两种不同的应力路径，例如将经典的三轴压缩和围压卸载应用于花岗岩，并使用气体作为传输介质测量不同损伤程度的渗透率，探讨了变形和破坏机制的差异及其对气体渗透率变化的影响。   试验结果表明，卸围压试验样品的横向变形明显大于经典三轴压缩试验。与经典三轴抗压试验渗透率递减—增加过渡不同，卸围压试验渗透率总体呈递增趋势。两个测试中的渗透率在接近失效时显着增加，并达到相同的数量级。两种应力路径下渗透率演化的差异直接归因于它们不同的变形机制。测试结果可以提供对地下开挖过程中渗透性能的新认识。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; Rock tunnel excavation usually causes initial stress release, which is different from the stress path in the classic triaxial compression test. In order to analyze the change of permeability in the excavation disturbed area, two different stress paths are adopted, such as applying the classical triaxial compression and confining pressure unloading to granite, and using gas as the transmission medium to measure the permeability with different damage degrees. The differences between deformation and failure mechanisms and their effects on the change of gas permeability are discussed. The test results show that the transverse deformation of the sample in the unloading confining pressure test is obviously larger than that in the classical triaxial compression test. Different from the decline increase transition of the permeability in the classic triaxial compression test, the permeability in the unloading confining pressure test shows an overall increasing trend. Permeability in both tests increased significantly near failure and reached the same order of magnitude. The difference of permeability evolution under two stress paths is directly attributed to their different deformation mechanisms. The test results can provide a new understanding of the permeability during underground excavation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于试验测量。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; The data comes from the test measurement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用两种不同的应力路径并使用气体作为传输介质测量不同损伤程度的渗透率。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; Two different stress paths are adopted and gas is used as the transmission medium to measure the permeability of different damage degrees.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;&amp;emsp; The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/05/01-2019/05/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/05/01-2019/05/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">湖北武汉 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Wuhan, Hubei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">31.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:31.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">围压卸荷, 透气性, 应力路径, 变形机制, 渗透率演变, EDZ</w:t>
+        <w:t xml:space="preserve">Theme:Confining pressure unloading, permeability, stress path, deformation mechanism, permeability evolution, EDZ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">湖北武汉 </w:t>
+        <w:t xml:space="preserve">Place:Wuhan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Minyufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡大伟 </w:t>
+        <w:t xml:space="preserve">contributors:HU Dawei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡大伟  </w:t>
+        <w:t xml:space="preserve">author:HU Dawei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HU Dawei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡大伟. CPUT 中渗透率和体积应变的变化测试数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2807.2023.</w:t>
+        <w:t xml:space="preserve">HU Dawei. Data set of permeability and volume strain changes in CPUT. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2807.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>