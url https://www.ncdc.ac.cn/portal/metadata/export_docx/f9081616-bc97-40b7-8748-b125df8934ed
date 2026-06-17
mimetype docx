--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陕西省榆林市大海则和巴拉素矿区水位气压监测数据（2020年11月-2021年5月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Water level and pressure monitoring data of Dahaize and Balasu mining areas in Yulin City, Shaanxi Province (November 2020 May 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Water level and pressure monitoring data of Dahaize and Balasu mining areas in Yulin City, Shaanxi Province (November 2020 May 2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2176.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2176.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2176.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集基于陕西省榆林市大海则和巴拉素矿区的水文观测孔，通过购置的水位计与气压计对研究区的水位和气压进行动态监测。数据集共包含大海则矿区和巴拉素矿区两个研究区的水位和气压数据，监测含水层层位包括第四系地下水、洛河组地下水和直罗组地下水，共计7组地下水数据。野外水位和气压监测所用设备为加拿大Solinst公司的水位计和气压计，监测频率为每小时一次。从矿井的实际意义出发，持续的水位监测可以捕捉后续煤矿开采所导致的水位变化，这对于矿区防治水工作具有重要意义。</w:t>
+        <w:t xml:space="preserve">This dataset is based on hydrological observation holes in the Dahaize and Balasu mining areas of Yulin City, Shaanxi Province. The water level and air pressure in the study area were dynamically monitored using purchased water level and pressure gauges. The dataset contains water level and pressure data from two study areas, Dahaize Mining Area and Balasu Mining Area. The monitored aquifer layers include Quaternary groundwater, Luohe Formation groundwater, and Zhiluo Formation groundwater, totaling 7 sets of groundwater data. The equipment used for field water level and pressure monitoring is Solinst's water level gauge and pressure gauge from Canada, with a monitoring frequency of once per hour. Starting from the practical significance of mines, continuous water level monitoring can capture the water level changes caused by subsequent coal mining, which is of great significance for water prevention and control work in mining areas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  自行原位监测获取。</w:t>
+        <w:t xml:space="preserve">    Obtain through self monitoring in situ.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用自动水位计和气压计进行水位和气压的动态监测。</w:t>
+        <w:t xml:space="preserve">    Using automatic water level gauges and barometers for dynamic monitoring of water level and air pressure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/11/29-2021/05/12</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/11/29-2021/05/12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市大海则矿区,巴拉素矿区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Dahaize Mining Area and Balasu Mining Area in Yulin City, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大海则矿区, 巴拉素矿区, 水位, 气压</w:t>
+        <w:t xml:space="preserve">Theme:Dahaize mining area, Balasu mining area, water level, air pressure</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市大海则矿区,  陕西省榆林市巴拉素矿区 </w:t>
+        <w:t xml:space="preserve">Place:Dahaize mining area,  Yulin City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">屈伸 </w:t>
+        <w:t xml:space="preserve">contributors:QU Shen </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">屈伸  </w:t>
+        <w:t xml:space="preserve">author:QU Shen </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">屈伸. 陕西省榆林市大海则和巴拉素矿区水位气压监测数据（2020年11月-2021年5月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2176.2022.</w:t>
+        <w:t xml:space="preserve">QU Shen. Water level and pressure monitoring data of Dahaize and Balasu mining areas in Yulin City, Shaanxi Province (November 2020 May 2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2176.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>