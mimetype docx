--- v0 (2026-05-05)
+++ v1 (2026-08-06)
@@ -2,1193 +2,938 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中巴经济走廊（喀什至伊斯兰堡段）高分正射影像数据集（2013-2017年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">China-Pakistan Economic Corridor (Kashgar-Islamabad Section) High Resolution Orthophoto Dataset (2013-2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">China-Pakistan Economic Corridor (Kashgar-Islamabad Section) High Resolution Orthophoto Dataset (2013-2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/casnw.048.2018.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/casnw.048.2018.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1473</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中巴经济走廊是“一带一路”战略大局的重要组成部分，对“一带一路”战略实施发挥着重大的示范和推动作用。本数据集由高分一号、高分二号国产卫星影像制作而成，空间范围为23°54′N–39°12′N、71°24′E–76°48′E，中巴公路两侧约60 KM，中国喀什地区至巴基斯坦伊斯兰堡段，时间范围为2013–2017年，全色与多光谱2 m融合影像，TIFF格式。数据集正射校正精度最大误差X方向为0.35，Y方向为0.4，均方根误差X方向为0.42，Y方向为0.38，整体精度在半个像元内，从图像融合效果看，PanSharpening方法较适合于高分影像融合。本数据集由以下几部分组成：一是正射影像样例数据，二是DEM数据，另外两个说明文件分别是中巴经济走廊正射影像数据集列表、数据文件说明。正射影像命名示例为GF1_PMS1_E75.2_N38.6_20150916_L1A0001042400-MSS1_ORTHO_PSH.tif，DEM数据命名为China–Pakistan Economic Corridor DEM.tif，数据集列表命名为China-Pakistan Corridor DOM list.xls，数据文件说明命名为data file description.docx。本数据集可以丰富本区域空间基础数据资源，能够应用于中巴经济走廊基础设施建设规划、自然灾害预警与生态安全评价等领域。</w:t>
+        <w:t xml:space="preserve">One belt, one road, one belt, one road, the economic corridor is an important part of the strategic economic zone. It plays a significant role in promoting the implementation of the strategy of "one belt and one road". This data set is made from gaofen-1 and gaofen-2 domestic satellite images, with a spatial range of 23 ° 54 ′ n – 39 ° 12 ′ n, 71 ° 24 ′ e – 76 ° 48 ′ e, about 60 km on both sides of the China Pakistan highway, from Kashgar, China to Islamabad, Pakistan. The time range is 2013-2017, and the panchromatic and multispectral 2m fusion images are in TIFF format. The maximum error of ortho correction is 0.35 in X direction, 0.4 in Y direction, 0.42 in X direction and 0.38 in Y direction. The overall accuracy is within half a pixel. From the perspective of image fusion effect, pansharpening method is more suitable for high-resolution image fusion. This data set consists of the following parts: one is the orthophoto sample data, the other is DEM data. The other two documents are the orthophoto data set list and data file description of China Pakistan Economic Corridor. An example of Orthophoto naming is GF1_ PMS1_ E75.2_ N38.6_ 20150916_ L1A0001042400-MSS1_ ORTHO_ PSH.tif The DEM data is named China – Pakistan Economic Corridor DEM.tif The dataset list is named China Pakistan corridor dom list.xls The data file description is named data file description.docx 。 This data set can enrich the spatial basic data resources of the region, and can be applied to the infrastructure construction planning, natural disaster early warning and ecological security evaluation of the China Pakistan Economic Corridor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源主要有卫星影像和数字高程模型。中巴经济走廊（喀什至伊斯兰堡段）正射影像数据全部来源于我国高分辨率对地观测系统高分一号和高分二号卫星，高分一号为2013_2017年成像的全色2 m、多光谱8 m数据，高分二号为2015_2017年成像的全色1 m、多光谱4 m数据，其中高分一号数据占97.2%，高分二号为影像空白区补充数据。</w:t>
+        <w:t xml:space="preserve">The main data sources are satellite images and digital elevation model. The orthophoto data of the China Pakistan Economic Corridor (Kashgar Islamabad section) are all from China's high resolution earth observation system gaofen-1 and gaofen-2 satellites, and gaofen-1 is 2013_ In 2017, the panchromatic 2 m and multispectral 8 M data were imaged, and Gaofen 2 was 2015_ Among the panchromatic 1 m and multispectral 4 M data imaged in 2017, 97.2% of the total color and 4 m multispectral data were imaged, and Gaofen No.2 was the supplementary data of the image blank area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集通过ENVI和ArcGIS软件工具，利用数字高程模型对高分一号、高分二号影像数据进行正射校正、全色与多光谱融合、匀色镶嵌等处理，并按照一定范围裁切生成数字正射影像数据集</w:t>
+        <w:t xml:space="preserve">This data set uses ENVI and ArcGIS software tools, uses digital elevation model to carry out ortho rectification, panchromatic and multispectral fusion, uniform color mosaic and other processing for Gaofen No.1 and gaofen-2 image data, and generates digital orthophoto image data set according to a certain range of cutting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集采用基于RPC参数构建有理函数模型的基础上，通过控制点数量及其分布导致的误差模型进行分析。以研究区盖孜河谷单幅影像为例，在目标影像和参考影像上均匀选择25个检查点，最大误差X方向为0.35，Y方向为0.4，均方根误差X方向为0.42，Y方向为0.38，精度均在半个像元内。 从融合效果上看，Brovey方法颜色失真较大；GS方法清晰度较差；PanSharpening方法和PCA方法整体效果较好，但PanSharpening方法纹理较细腻，色彩、光谱等信息保持较好，比较适宜于国产高分影像融合。</w:t>
+        <w:t xml:space="preserve">Based on the rational function model based on RPC parameters, this data set is analyzed by the error model caused by the number and distribution of control points. Taking a single image of Gaizi River Valley in the study area as an example, 25 inspection points were evenly selected on the target image and reference image. The maximum error in X direction was 0.35, Y direction was 0.4, root mean square error was 0.42 in X direction and 0.38 in Y direction. The accuracy was within half a pixel. From the perspective of fusion effect, Brovey method has larger color distortion; GS method has poor definition; pansharping method and PCA method have better overall effect, but pansharping method has finer texture and better color, spectrum and other information, which is more suitable for domestic high-resolution image fusion. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/03/31-2017/10/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/03/31-2017/10/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中巴经济走廊（喀什到伊斯兰堡段） </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China—Pakistan Economic Corridor (Kashgar Islamabad section) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">-36.0m-</w:t>
+        <w:t xml:space="preserve">altitude:-36.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">8378.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Geographic </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中巴经济走廊, 正射矫正, 正射影像数据集, 数据预处理, 数据融合</w:t>
+        <w:t xml:space="preserve">Theme:China-Pakistan Economic Corridor, orthorectification, orthophoto dataset, data preprocessing, data fusion</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve">Time:2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">喀什至伊斯兰堡段,  中巴经济走廊 </w:t>
+        <w:t xml:space="preserve">Place:Kashgar to Islamabad,  China-Pakistan Economic Corridor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1222,69 +967,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1311,69 +1038,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 71.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1395,69 +1104,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 76.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1484,69 +1175,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1572,743 +1245,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩立钦,  张耀南,  田德宇,  康建芳 </w:t>
+        <w:t xml:space="preserve">contributors:HAN Liqin,  Zhang Yaonan,  Tian deyu,  Kang Jianfang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">韩立钦  </w:t>
+        <w:t xml:space="preserve">author:HAN Liqin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HAN Liqin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">韩立钦,张耀南,田德宇,康建芳. 中巴经济走廊（喀什至伊斯兰堡段）高分正射影像数据集（2013-2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1473.</w:t>
+        <w:t xml:space="preserve">HAN Liqin, Zhang Yaonan, Tian deyu, Kang Jianfang. China-Pakistan Economic Corridor (Kashgar-Islamabad Section) High Resolution Orthophoto Dataset (2013-2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1473.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>