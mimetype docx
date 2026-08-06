--- v0 (2026-06-22)
+++ v1 (2026-08-06)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1994-2014年青海瓦里关二氧化碳浓度日均值</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Daily Average Value of Carbon Dioxide Concentration in Waliguan, Qinghai, 1994-2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Daily Average Value of Carbon Dioxide Concentration in Waliguan, Qinghai, 1994-2014</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.cgawbo.db2928.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.cgawbo.db2928.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CGAWBO.2020.22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">大气本底</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Atmosphere</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包括了1994—2014年我国瓦里关全球大气本底观象台二氧化碳浓度日均值观测数据，中国瓦里关大气本底基准观象台始建于1994年，位于青藏高原，海拔3810米，是全球最高的大气本底基准监测站，也是世界上第一个设在大陆腹地的大气本底基准监测站，它的建立填补了全球大气监测网(GAW)在欧亚大陆内的空白。</w:t>
+        <w:t xml:space="preserve">This dataset includes the daily average carbon dioxide concentration observation data of the global atmospheric background observatory in Waliguan, China from 1994 to 2014. The Waliguan Atmospheric Background Reference Observatory in China was founded in 1994 and is located on the Qinghai Tibet Plateau at an altitude of 3810 meters. It is the highest atmospheric background reference monitoring station in the world and the first atmospheric background reference monitoring station located in the hinterland of a continent, Its establishment fills the gap of the Global Atmosphere Watch(GAW) within the Eurasian continent. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">瓦里关大气本底基准观象台由中国政府和全球环境基金联合投资建设，并由中国气象局负责运行管理。</w:t>
+        <w:t xml:space="preserve">The Waliguan Atmospheric Background Reference Observatory is jointly invested and constructed by the Chinese government and the Global Environment Facility, and is operated and managed by the China Meteorological Administration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理。</w:t>
+        <w:t xml:space="preserve">Raw data, unprocessed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工审核</w:t>
+        <w:t xml:space="preserve">Manual review </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1994/01/01-2014/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1994/01/01-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国青藏高原瓦里关大气本底基准观象台 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Valiguan Atmospheric Background Reference Observatory on the Qinghai Tibet Plateau, China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3816.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3816.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">183.1 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:183.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">日均值, 温室气体, 二氧化碳</w:t>
+        <w:t xml:space="preserve">Theme:Daily average, greenhouse gases, carbon dioxide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气化学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric chemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014</w:t>
+        <w:t xml:space="preserve">Time:1994 1995 1996 1997 1998 1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原,  瓦里关,  青海省 </w:t>
+        <w:t xml:space="preserve">Place:Qinghai Tibet Plateau,  Waliguan,  Qinghai Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.85</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张晓春</w:t>
+        <w:t xml:space="preserve">contacts:Zhang Xiaochun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">010-58995267</w:t>
+        <w:t xml:space="preserve">phone:010-58995267</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">xczhang@camscma.cn</w:t>
+        <w:t xml:space="preserve">mailbox:xczhang@camscma.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张晓春 </w:t>
+        <w:t xml:space="preserve">contributors:ZHANG Xiaochun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张晓春  </w:t>
+        <w:t xml:space="preserve">author:ZHANG Xiaochun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHANG Xiaochun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张晓春. 1994-2014年青海瓦里关二氧化碳浓度日均值. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CGAWBO.2020.22.</w:t>
+        <w:t xml:space="preserve">ZHANG Xiaochun. Daily Average Value of Carbon Dioxide Concentration in Waliguan, Qinghai, 1994-2014. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CGAWBO.2020.22.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>