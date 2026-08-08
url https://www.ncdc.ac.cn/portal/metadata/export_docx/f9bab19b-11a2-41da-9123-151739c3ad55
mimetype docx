--- v0 (2026-06-23)
+++ v1 (2026-08-08)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2011-2020年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data set of runoff field of different measures in Yulin Gully Watershed of xindiangou watershed in the first sub region of Loess Hilly and gully region from 2011 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data set of runoff field of different measures in Yulin Gully Watershed of xindiangou watershed in the first sub region of Loess Hilly and gully region from 2011 to 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0065.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0065.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.99</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2011-2020年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场数据。对育林沟不同措施径流场产生径流的次降水量、径流量、泥沙量进行观测，对比不同措施的减水减沙效益。数据包括育林沟不同措施径流场逐次径流泥沙测验成果表、土壤含水率实测成果表，径流场情况见《育林沟不同措施径流场2011-2020年情况说明》。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;This data set is the runoff field data of different measures in xindiangou watershed of the first sub region of Loess Hilly and gully region from 2011 to 2018. The secondary precipitation, runoff and sediment yield of runoff generated by different measures of runoff field in Yulin gully were observed, and the benefits of water and sediment reduction by different measures were compared. For the basic situation of runoff field, please refer to the description of runoff field of different measures in Yulin ditch from 2011 to 2020. &lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">仪器连续观测 人工观测</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Manual timing observation&lt;/p&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1.雨量观测：育林沟不同措施类型径流小区降水量采用试验场雨量站的资料。 2.泥沙取样及处理：径流、泥沙采用不同的观测设施，有分水箱、径流池，分水箱、径流池在降水结束、径流终止后立即读取径流池水位，根据分水箱、径流池面积、水位计算径流量；将分水箱、径流池泥水搅拌均匀取泥沙样，样品处置采用置换法。 3.土壤含水率：在具有代表性的固定地点，去除表层杂草后，在30cm深度取样，用烘干（称重）法测定。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;Rainfall observation: 1. There are SM1 ordinary rain gauge with diameter of 20cm and dsj2 siphon self recording rain gauge. Sediment sampling and treatment: different observation facilities are adopted for runoff and sediment, including triangular weir, triangular groove, water distribution tank and runoff pool. Sand ocean is collected by triangular weir and triangular groove in the process of runoff generation; the water level of runoff pool is read immediately after precipitation and runoff is terminated, and runoff is calculated according to the area and water level of water distribution tank and runoff pool The sediment sample (500cm3) was taken by mixing water evenly, and the replacement method was used for sample disposal. Soil moisture content: in a representative fixed site, after removing the surface weeds, samples were taken at a depth of 30 cm and determined by drying (weighing) method.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;In the process of compilation and input of observation data, there are four levels of manual verification, including tabulation, primary calibration, recheck and audit, so as to ensure the data quality. &lt;/p&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2011/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2011/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市绥德县辛店沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Xindiangou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.0m-</w:t>
+        <w:t xml:space="preserve">altitude:2.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">112.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:112.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">次降水强度, 含沙量, 冲刷量, 径流深, 径流系数, 径流, 次降水量</w:t>
+        <w:t xml:space="preserve">Theme:flow, Soil loss, Runoff, flow, Soil loss, Runoff, Erosion modulus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">榆林,  绥德,  辛店沟,  陕西省 </w:t>
+        <w:t xml:space="preserve">Place:Yulin,  Suide,  Xindiangou,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967597</w:t>
+        <w:t xml:space="preserve">phone:09314967597</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
+        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">雷欣  </w:t>
+        <w:t xml:space="preserve">author:LEI Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2011-2020年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.99.</w:t>
+        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Observation data set of runoff field of different measures in Yulin Gully Watershed of xindiangou watershed in the first sub region of Loess Hilly and gully region from 2011 to 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.99.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>