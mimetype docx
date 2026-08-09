--- v0 (2026-05-10)
+++ v1 (2026-08-09)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(corresponding data of the year to be updated) runoff and sediment observation data set of qiaozigou drainage station in the third sub region of Loess Hilly and gully region from 1991 to 2000</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1991-2000年黄土丘陵沟壑区第三副区桥子沟流域沟口径流站径流泥沙观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0038.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">(corresponding data of the year to be updated) runoff and sediment observation data set of qiaozigou drainage station in the third sub region of Loess Hilly and gully region from 1991 to 2000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWTSZhan.2021.69</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWTSZhan.db0038.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWTSZhan.2021.69</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;This data set is the runoff and sediment observation data set of qiaozigou watershed in the third sub region of the Loess Hilly and gully region from 1990 to 1999. The runoff and sediment amount during runoff generation are calculated by water level observation and sediment sampling at runoff station. The data set includes the measured discharge results of Qiaozi Donggou and Qiaozi xigougou calibre flow stations, the extract table of flood hydrological elements, the successive flood test results, the daily average discharge table, the daily average sediment concentration table and the daily average suspended sediment transport rate table. &amp;lt;/p&amp;gt; </w:t>
+        <w:t xml:space="preserve">本数据集为1991-2001年黄土丘陵沟壑区第三副区桥子沟流域沟口径流站径流泥沙观测数据。桥子沟流域为治理与非治理平行对比观测试验小流域，桥子东沟为治理流域，桥子西沟为非治理流域。径流观测采用浮标法测流速，流速面积法计算流量；泥沙取样与测流同步进行，取样次数与测流次数相同，采用水边一点法取沙样，置换法测含沙量。本数据集包括实测流量成果表、洪水水文要素摘录表、逐次洪水测验成果表、逐日平均流量表、逐日平均含沙量表、逐日平均悬移质输沙率表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;Artificial timing observation&amp;lt;/p&amp;gt;</w:t>
+        <w:t xml:space="preserve">人工定点定时观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;ol&amp;gt; Flow observation: the flow measuring structures of qiaozidonggou and qiaozixigou runoff stations are triangular wide crested weirs. When there is little water, the flow is measured by the volume method with the connecting tube, and the flow is calculated by the buoy method for the flood. In flood, straw is used as a buoy, while wood chips and sorghum poles are used as buoys in normal water. The buoy coefficients are not calibrated, and they are all 0.85. The observation time of runoff station is generally twice at 8:00 and 20:00 every day. In flood period, the observation times are increased according to the water regime, generally 5-10 times a day, and 20-40 times for some large floods. Sediment concentration observation: sampling by water side one point method. The number of sampling is basically the same as that of current measurement. Sometimes, the sampling frequency is increased appropriately to control the change of sediment concentration. The filtration method is usually used for sand sample treatment.</w:t>
+        <w:t xml:space="preserve">流量观测：桥子东沟、桥子西沟径流站测流建筑物分别为三角形宽顶堰和梯形宽顶堰，小水时用接流筒按体积法施测，洪水用浮标法测速计算流量，浮标系数取0.85。一般每天8时、20时观测两次，洪水期测次视水情增加，要求能测得各次洪峰、谷和完整的洪水过程。 含沙量观测：采用水边一点法取沙样，取样次数与测流次数相同。沙样处理采用置换法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;Manual observation is carried out by professional and technical personnel; four levels of manual verification are carried out in the process of data input, which are tabulation, initial calibration, re calibration and audit, so as to ensure the data quality. &amp;lt;/p&amp;gt; </w:t>
+        <w:t xml:space="preserve">按照“水土保持试验规范”（SD239）和“水土保持试验规程”（SL419）的规定由专业技术人员进行数据的观测、整理、整编。 观测资料按照“四随”要求，随测、随算、随整理、随分析，发现观测的差错和不合理记录，及时进行处理、改正，并备注说明。 数据整编录入过程中经过制表、初校、复校、审核等四级人工校核，资料整编严格依据相关观测、整编规范规程，按照一校、二校、审核、复审、复核的过程开展，以确保数据成果质量。 洪水测验成果未记录。1996、1997年桥子东沟和桥子西沟未产流，故无径流泥沙资料。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1991/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1991/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qiaozigou watershed, Qinzhou District, Tianshui City, Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省天水市秦州区桥子沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1235.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1235.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1707.2m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Annual sediment discharge, annual runoff, total flood, flood sediment discharge, soil loss per unit area, runoff coefficient, daily average discharge, daily average sediment concentration, daily average sediment transport rate, maximum discharge</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年输沙量, 年径流量, 洪水总量, 洪水输沙量, 单位面积土壤流失量, 径流系数, 逐日平均流量, 逐日平均含沙量, 逐日平均悬移质输沙率, 最大流量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1991 1992 1993 1994 1995 1996 1997 1998 1999 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Tianshui,  qiaozigou,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">天水,  桥子沟,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,519 +1526,761 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yellow River Soil and Water Conservation Tianshui Governance Supervision Bureau (Water and Soil Conservation Tianshui Scientific Experimental Station) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持天水治理监督局（水土保持天水科学试验站） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu Xiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘晓  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持天水治理监督局</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yellow River Soil and Water Conservation Tianshui Governance Supervision Bureau (Water and Soil Conservation Tianshui Scientific Experimental Station). (corresponding data of the year to be updated) runoff and sediment observation data set of qiaozigou drainage station in the third sub region of Loess Hilly and gully region from 1991 to 2000. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2021.69.</w:t>
+        <w:t xml:space="preserve">黄河水土保持天水治理监督局（水土保持天水科学试验站）. 1991-2000年黄土丘陵沟壑区第三副区桥子沟流域沟口径流站径流泥沙观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.HWTSZhan.2021.69.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>