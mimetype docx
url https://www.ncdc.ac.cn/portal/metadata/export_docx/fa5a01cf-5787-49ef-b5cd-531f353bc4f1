--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（大孔径闪烁仪-2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: multi scale observation experiment of surface evapotranspiration over heterogeneous underlying surface flux observation matrix dataset (large aperture scintillation meter-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: multi scale observation experiment of surface evapotranspiration over heterogeneous underlying surface flux observation matrix dataset (large aperture scintillation meter-2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0050.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0050.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1569</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集包含了通量观测矩阵中1号点的大孔径闪烁仪观测数据。1号点有两台型号分别为BLS900和zzlas的大孔径闪烁仪，北端为BLS900_1的接收端和zzlas_1的发射端，南端为BLS900_1的发射端和zzlas_1的接收端，其观测时间分别为2012年6月7日至2012年9月19日和2012年6月16日至2012年9月19日。   4号点：有两台型号分别为LAS_AR和zzlas的大孔径闪烁仪，北端为LAS_AR的接收端和zzlas_4的发射端，南端为LAS_AR的发射端和zzlas_4的接收端，其观测时间分别为2012年6月2日至2012年9月22日和2012年6月11日至2012年9月20日。   数据集包含了通量观测矩阵中2号点的大孔径闪烁仪观测数据。2号点有两台型号分别为BLS900和LAS_NQ的大孔径闪烁仪，北端为BLS900_2的接收端和LAS_NQ的发射端，南端为BLS900_2的发射端和LAS_NQ的接收端，其观测时间分别为2012年6月7日至2012年9月19日和2012年6月18日至2012年9月19日。   该数据集包含了通量观测矩阵中3号点的大孔径闪烁仪观测数据。3号点有两台型号分别为BLS900和Kipp&amp;zonen的大孔径闪烁仪，北端为BLS900_3的接收端和Kipp&amp;zonen的发射端，南端为BLS900_3的发射端和Kipp&amp;zonen的接收端，其观测时间分别为2012年6月6日至2012年9月20日和2012年6月19日至2012年9月20日。</w:t>
+        <w:t xml:space="preserve">The data set contains the observation data of large aperture scintillator at point 1 in the flux observation matrix. There are two large aperture scintillators with models of bls900 and zzlas at point 1, and bls900 at the north end_ 1 receiver and zzlas_ The transmitting end of 1 is bls900 at the south end_ 1 transmitter and zzlas_ 1. The observation time is from June 7, 2012 to September 19, 2012 and from June 16, 2012 to September 19, 2012 respectively. Point 4: there are two Las models_ Large aperture scintillator of AR and zzlas, Las at the north end_ Ar receiver and zzlas_ The transmitting end of 4 is las_ Transmitter and zzlas of AR_ 4, the observation time is from June 2, 2012 to September 22, 2012 and from June 11, 2012 to September 20, 2012 respectively The data set contains the observation data of large aperture scintillator at point 2 in the flux observation matrix. There are two sets of bls900 and Las at point 2_ NQ large aperture scintillator, bls900 at the north end_ 2 receiver and Las_ The transmitting end of NQ is bls900 at the south end_ 2 transmitter and Las_ The observation time of NQ receiver is from June 7, 2012 to September 19, 2012 and from June 18, 2012 to September 19, 2012 respectively. The data set contains the observation data of large aperture scintillator at point 3 in the flux observation matrix. There are two large aperture scintillators with models of bls900 and Kipp &amp; Zonen at point 3, and bls900 at the north end_ The receiving end of 3 and the transmitting end of Kipp &amp; Zonen, and the south end is bls900_ The observation time of the transmitter of 3 and the receiver of Kipp &amp; Zonen is from June 6, 2012 to September 20, 2012 and from June 19, 2012 to September 20, 2012 respectively </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  站点位于甘肃省张掖市盈科灌区农田内，下垫面包含玉米地、大棚和村庄，主要是玉米地。1号塔北端的经纬度是100.3524E, 38.8547N，南端的经纬度是100.3510E, 38.8841N，海拔1552.75m。大孔径闪烁仪的有效高度33.45m，光径长度是3256m，采样频率为1min。   大孔径闪烁仪发布的数据为经过处理与质量控制后的30min平均数据，其中感热通量主要是结合自动气象站数据.</w:t>
+        <w:t xml:space="preserve"> The station is located in the farmland of Yingke Irrigation District, Zhangye City, Gansu Province. The underlying bread contains corn fields, greenhouses and villages, mainly corn fields. The longitude and latitude at the north end of tower 1 are 100.3524e, 38.8547n, and the longitude and latitude at the south end are 100.3510e, 38.8841n, with an altitude of 1552.75m. The effective height of the large aperture scintillator is 33.45m, the optical path length is 3256m, and the sampling frequency is 1min.  The data released by the large aperture scintillator is the 30min average data after processing and quality control, in which the sensible heat flux is mainly combined with the data of automatic weather station</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于莫宁-奥布霍夫相似理论通过迭代计算得到，主要的质量控制步骤包括：（1）剔除Cn2达到饱和的数据；（2）剔除解调信号强度较弱的数据；（3）剔除降水时刻及其前后一小时的数据；（4）剔除稳定条件下的弱湍流的数据（u*小于0.1m/s）。</w:t>
+        <w:t xml:space="preserve"> Based on Monin obhoff similarity theory, the main quality control steps are obtained through iterative calculation: (1) eliminate the data that cn2 reaches saturation（ 2) Eliminate the data with weak demodulated signal strength（ 3) Eliminate the data of precipitation time and one hour before and after it（ 4) Eliminate the data of weak turbulence under stable conditions (U * less than 0.1M / s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  关于发布数据的两点说明：（1）1号点LAS数据以BLS900_1为主，7.22之前（含7.22）BLS900_1缺失数据标记为-6999，7.22之后由zzlas_1的观测值补充，两者都缺失则以-6999标记。（2）数据表头：Date/Time ：日期/时间（格式：yyyy-mm-dd hh:mm:ss），Cn2 ：空气折射指数结构参数（单位：m-2/3），H_LAS ：感热通量（单位：W/m2）。</w:t>
+        <w:t xml:space="preserve"> Two notes on data release: (1) Las data of point 1 is based on bls900_ 1 mainly, bls900 before (including) 7.22_ 1. The missing data is marked as - 6999, followed by zzlas after 7.22_ 1. If both are missing, it is marked with - 6999（ 2) Data header: date / time: date / time (Format: yyyy MM DD HH: mm: SS), cn2: structural parameter of air refractive index (unit: m-2 / 3), H_ Las: sensible heat flux (unit: w / m2) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/06/07-2012/09/19</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/06/07-2012/09/19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省张掖市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Zhangye City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">710.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:710.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">感热通量, 水文气象, 大孔径闪烁仪</w:t>
+        <w:t xml:space="preserve">Theme:Sensible heat flux, hydrometeor, Large aperture scintillator</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1号点,  中游人工绿洲试验区,  通量观测矩阵,  2号点,  4号点,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Point 1,  Artificial oasis experimental area in the middle reaches,  Flux observation matrix,  Point 2,  Point 4,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民  </w:t>
+        <w:t xml:space="preserve">author:Liu shaomin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民. 黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（大孔径闪烁仪-2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1569.</w:t>
+        <w:t xml:space="preserve">Liu shaomin. Heihe River eco hydrological remote sensing experiment: multi scale observation experiment of surface evapotranspiration over heterogeneous underlying surface flux observation matrix dataset (large aperture scintillation meter-2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1569.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xu Ziwei, Liu Shaomin, Li Xin, Shi Shengjin, Wang Jiemin, Zhu Zhongli, Xu Tongren, Wang Weizhen, Ma Mingguo. Intercomparison of surface energy flux measurement systems used during the HiWATER‐MUSOEXE[J]. Journal of Geophysical Research, 2013, 118, (23). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">