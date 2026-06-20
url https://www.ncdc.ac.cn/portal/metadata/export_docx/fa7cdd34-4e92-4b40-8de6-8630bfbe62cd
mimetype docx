--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1173 +2,928 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2013-2017年黑河绿洲国家级重点预防区土地利用图数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of land use map of Heihe oasis national key prevention area from 2013 to 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of land use map of Heihe oasis national key prevention area from 2013 to 2017</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0018.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0018.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.133</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河绿洲国家级重点预防区土地利用图数据集包括甘肃省金塔县、甘肃省高台县等区域2013年、2014年、2015年、2016年和2017年的土地利用，空间分辨率为25米，保存格式为tif，数据命名采用“所属重点治理区＋行政区＋年份＋土地利用图”的形式，如“××重点治理区××县××年土地利用图”。土地利用的分类系统包括8个一级类、22个二级类和2个三级类。所有专题图投影均采用高斯—克吕格，坐标系采用CGCS2000。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源为Landsat TM和ETM+数据，主要从美国地质调查局（USGS，https://glovis.usgs.gov/） 获取，少数从中国地理空间数据云（http://www.gscloud.cn/） 获取</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于eCognition软件平台，采用面向对象计算机自动分类与人工目视解译相结合的方法，提取研究区逐年土地利用数据。最后采用三种方法对数据精度进行验证：野外样本点调查、高分辨率影像识别和Google Earth的样本点识别。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">遥感影像均经过辐射纠正、正射纠正以及融合、镶嵌等预处理。 最小图斑面积对应的实际地物面积不小于0.1hm2，多边形无重叠、无空隙，图斑属性无空置或冗余。 遥感影像解译前，采用遥感影像、典型调查、与实地对照的方法建立土地利用遥感解译标志。 基于遥感影像，结合解译标志，提取土地利用类型。 解译结果复查：抽取不少于总图斑的5%进行核查。 野外验证样本数量和成果满足《水土保持遥感监测技术规范》（SL592-2012）的要求，对于核查图斑，抽取10%作为验证样本进行实地验证。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河绿洲国家级重点预防区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">18.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:18.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CGCS2000 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">高斯—克吕格 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">重点预防区, 土地利用, 金塔县, 高台县, 黑河绿洲, 甘肃省</w:t>
+        <w:t xml:space="preserve">Theme:Key prevention areas, land use, Jinta County, Gaotai County, Heihe Oasis, Gansu Province</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve">Time:2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河绿洲,  高台县,  金塔县,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Heihe Oasis,  Gaotai County,  Jinta County,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1202,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1291,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1464,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1552,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心  </w:t>
+        <w:t xml:space="preserve">author:Li Suya </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Suya </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2013-2017年黑河绿洲国家级重点预防区土地利用图数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.133.</w:t>
+        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Data set of land use map of Heihe oasis national key prevention area from 2013 to 2017. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.133.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>