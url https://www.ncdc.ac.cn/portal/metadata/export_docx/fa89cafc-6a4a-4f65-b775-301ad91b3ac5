--- v0 (2026-06-20)
+++ v1 (2026-08-04)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高效磁分离装置实验探究酸性矿井水出水最优条件数据集（2021年5月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of optimal conditions for acid mine water effluent from high efficiency magnetic separation device experiment (may 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of optimal conditions for acid mine water effluent from high efficiency magnetic separation device experiment (may 2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2124.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2124.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2124.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  以实验室配水为研究对象，使用磁分离装置探究最优的实验条件确保最终出水浊度满足要求。优化的实验因素包括煤粉粒径配比、PAC投加量、PAM投加量、PAM种类、磁粉投加量、磁粉种类、磁粉粒径、SS初始浓度、磁鼓转速、进水流量等。数据集共包含163个数据。</w:t>
+        <w:t xml:space="preserve">Taking the laboratory water distribution as the research object, the magnetic separation device is used to explore the optimal experimental conditions to ensure that the final effluent turbidity meets the requirements. The optimized experimental factors include pulverized coal particle size ratio, PAC dosage, PAM dosage, PAM type, magnetic particle dosage, magnetic particle type, magnetic particle size, SS initial concentration, drum speed, water inflow, etc. The data set contains 163 data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
+        <w:t xml:space="preserve"> Indoor experiment, self generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  将配制好的模拟废水放置于原水箱内，开启蠕动泵向磁絮凝池泵入原水、PAC和磁粉，并以160 r/min快速搅拌5 min，之后开启磁絮凝池阀门向反应池进水，并投加PAM，以80 r/min慢速搅拌3 min后通过弹簧流量计进入超磁分离机内将磁性絮团与水分离，之后磁性絮团进入高速剪切机内被剪切成磁粉和煤粉，最后磁粉进入超磁回收机进行回收。取出水口出水测其浊度并计算去除率，筛选出最优的混凝剂、助凝剂和磁粉以及最佳的投加量，进一步改变SS初始浓度、磁鼓转速、煤粉粒径、进水流量等影响因素，确定最优的模拟高浊矿井水废水磁分离处理的水力条件，最后在最优条件下测定磁粉回收率。</w:t>
+        <w:t xml:space="preserve"> Place the prepared simulated wastewater in the raw water tank, turn on the peristaltic pump to pump the raw water, PAC and magnetic powder into the magnetic flocculation tank, and stir it quickly at 160 R / min for 5 min, then turn on the valve of the magnetic flocculation tank to feed water into the reaction tank, add PAM, stir it slowly at 80 R / min for 3 min, and then enter the super magnetic separator through the spring flowmeter to separate the magnetic floc from water, and then the magnetic floc enters the high-speed shear and is sheared into magnetic powder and pulverized coal, Finally, the magnetic powder enters the super magnetic recovery machine for recovery. Take out the outlet water, measure its turbidity and calculate the removal rate, screen out the optimal coagulant, coagulant aid, magnetic powder and the optimal dosage, further change the influencing factors such as the initial concentration of SS, drum speed, pulverized coal particle size and inlet flow, determine the optimal hydraulic conditions for magnetic separation treatment of simulated high turbidity mine water wastewater, and finally determine the recovery rate of magnetic powder under the optimal conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/05/01-2021/05/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/05/01-2021/05/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北京市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">10.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:10.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">矿井水治理, 高效磁分离装置, 浊度</w:t>
+        <w:t xml:space="preserve">Theme:Mine water treatment, high efficiency magnetic separation device, turbidity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021</w:t>
+        <w:t xml:space="preserve">Time:2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北京市 </w:t>
+        <w:t xml:space="preserve">Place:Beijing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">章丽萍 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">章丽萍  </w:t>
+        <w:t xml:space="preserve">author: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">章丽萍. 高效磁分离装置实验探究酸性矿井水出水最优条件数据集（2021年5月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2124.2022.</w:t>
+        <w:t xml:space="preserve">. Data set of optimal conditions for acid mine water effluent from high efficiency magnetic separation device experiment (may 2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2124.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>