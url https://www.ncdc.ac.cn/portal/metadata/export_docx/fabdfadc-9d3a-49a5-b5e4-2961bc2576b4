--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -2,926 +2,837 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">长江下游地区洪涝灾害应对韧性评价方法</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Resilience evaluation method for flood disaster response in the lower reaches of the Yangtze River</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Resilience evaluation method for flood disaster response in the lower reaches of the Yangtze River</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6831.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6831.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6831.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  灾害具有复杂性并不是孤立存在的，以自然灾害为例，它由气象灾害、地质灾害和生物灾害等几大子系统构成。自然灾害的这种复杂性也意味着灾害应对系统也将是一个复杂的系统，即使一个简单的区域也包含了多种可能被致灾因子影响的因素，这些因素之间具有一定的关联性，这些关联和共性对构建韧性评价体系至关重要。洪涝灾害也具有其复杂性，目前既有的针对洪涝灾害应对韧性研究主要从致灾因子的危险性、承灾体的脆弱性和暴露度、防灾体的孕灾环境敏感性、防灾减灾能力等方面开展，多忽略了灾害应对系统灾后恢复能力。因此本研究结合既有研究成果，提出致灾性-脆弱性-暴露度-防御性-恢复性（HEVPR）洪涝灾害应对韧性评价框架。HEVPR的核心概念是灾害应对系统的整体性和应对过程的连续性，并将自然、经济和社会维度之间的相互作用在系统中体现。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">太湖流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:taihu basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.docx</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">承灾体脆弱性与暴露度, 防御能力, 灾后恢复能力, 致灾因子致灾性</w:t>
+        <w:t xml:space="preserve">Theme:Vulnerability and exposure of disaster bearing bodies, defense capabilities, post disaster recovery capabilities, and causative factors causing disasters</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">长江下游地区,  太湖流域 </w:t>
+        <w:t xml:space="preserve">Place:The lower reaches of the Yangtze River,  the Taihu Lake Lake basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -955,69 +866,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,69 +937,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1128,69 +1003,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1217,69 +1074,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1305,818 +1144,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">卢开东 </w:t>
+        <w:t xml:space="preserve">contributors:LU Kaidong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">卢开东  </w:t>
+        <w:t xml:space="preserve">author:LU Kaidong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LU Kaidong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFC3000100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">长江下游洪涝灾害集成调控与应急除险技术装备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Lower Yangtze River Flood Disaster Integration and Control and Emergency De-risking Technology and Equipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">卢开东. 长江下游地区洪涝灾害应对韧性评价方法. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6831.2025.</w:t>
+        <w:t xml:space="preserve">LU Kaidong. Resilience evaluation method for flood disaster response in the lower reaches of the Yangtze River. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6831.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>