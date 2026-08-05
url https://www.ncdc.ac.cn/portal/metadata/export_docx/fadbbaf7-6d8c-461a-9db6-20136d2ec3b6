--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国城市不透水地表面积和绿地率的 30 米分辨率数据集（2000-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">30 meter resolution dataset of impervious surface area and green space ratio in Chinese cities (2000-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">30 meter resolution dataset of impervious surface area and green space ratio in Chinese cities (2000-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.4034161</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.4034161</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6528.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  城市不透水地表（UIS）和城市绿地（UGS）是描述城市底层环境特征的两个核心组成部分。然而，城市不透水地面（UIS）和城市绿地（UGS）在城市景观中往往是镶嵌在一起的，具有复杂的结构和复合性。硬分类或二元单一类型无法有效地划分空间上明确的城市地表属性。虽然目前已开发出六种空间分辨率为 30 米的全球或国家城市土地利用和土地覆被产品主流数据集，但它们仅提供了单一城市土地类型的二元模式或动态，无法有效划分城市内部土地覆被的定量成分或结构。在此，我们提出一种新的测绘策略，通过协同大数据处理和人工判读的优势，借助地理知识，获取全国范围内城市土地覆被基本类型的多时空和分部信息。</w:t>
+        <w:t xml:space="preserve">Urban Impermeable Surface (UIS) and Urban Green Space (UGS) are the two core components that describe the characteristics of the urban underlying environment. However, urban impervious surfaces (UIS) and urban green spaces (UGS) are often embedded together in urban landscapes, with complex structures and composites. Hard classification or binary single type cannot effectively delineate spatially clear urban surface attributes. Although six mainstream datasets of global or national urban land use and land cover products with a spatial resolution of 30 meters have been developed, they only provide binary patterns or dynamics of a single urban land type and cannot effectively divide the quantitative components or structures of urban land cover. Here, we propose a new surveying and mapping strategy that utilizes the advantages of collaborative big data processing and manual interpretation, leveraging geographic knowledge to obtain multi temporal and segmented information on basic types of urban land cover nationwide </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  大地遥感卫星是对地观测时间最长的卫星系列。本研究选择了陆地卫星专题成像仪（TM）、增强型专题成像仪（ETM+）和陆地成像仪（OLI）在中国的路径范围为 118-149 和行距范围为 23-43 的数据。在绘制 CLUD、Landsat TM、ETM+ 和 OLI 各期图时，利用 2010 年中巴地球资源卫星计划（CBERS）和环景（HJ-1A 和 HJ-1B）卫星图像，生成近红外、红、绿光谱带为红、绿、蓝三色的假彩合成图像。对图像进行了增强处理，以提高视觉判读质量。进行了图像到图像的配准，以控制图像校正误差小于 2 像素（60 米）。2010 年，CBERS-1 和环景（HJ-1A 和 HJ-1B）卫星图像仅用于提取 CLUD 的矢量多边形，这是用 Landsat 图像进行的统一数据处理。</w:t>
+        <w:t xml:space="preserve">  Vector polygons of urban boundaries in the Chinese Land Use/Cover Dataset (CLUD) derived from satellite imagery for the years 2000, 2005, 2010, 2015, and 2018</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为了获得精确的 CLUD-Urban 产品，我们根据测绘策略，一般实施了三个步骤。首先，从 CLUD 中提取 2000-2018 年的全国城市边界，CLUD 是在人机数字化环境下采用统一的技术流程和分类系统生成的。城市边界及其扩展的时间序列在精度和数据质量方面具有良好的表现。将 2000 年、2005 年、2010 年、2015 年和 2018 年的全国城市矢量边界转换为分辨率为 30 米的栅格数据，以便进一步处理。其次，利用 GEE 平台中的随机森林算法检索了 30 米分辨率的聚落和植被分数。第三，通过将 CLUD 的城市边界与聚落和植被分数叠加，分别绘制出 30 米分辨率的 UIS 和 UGS 分数）。利用谷歌地球图像样本对城市边界以及 UIS 和 UGS 分数进行了精度评估。在绘制 CLUD-Urban 产品的整个数据处理过程中都进行了质量控制。</w:t>
+        <w:t xml:space="preserve">  Firstly, urban boundary vector polygons for the years 2000, 2005, 2010, 2015, and 2018 were extracted from the China Land Use/Cover Dataset (CLUD) derived from satellite imagery. Secondly, using the Google Earth Engine (GEE) platform, the national settlement and vegetation ratios were retrieved using the Random Forest algorithm and sub-pixel decomposition method. Finally, we developed Chinese UIS and UGS fractional products (CLUD Urban) with 30 meter resolution in 2000, 2005, 2010, 2015, and 2018</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  将我们的产品与现有的六个主流数据集在质量和精度方面进行了比较。评估结果表明，与其他产品相比，CLUD-Urban 产品在城市边界和城市扩张探测方面具有更高的精度，此外，每个时期都开发了准确的 UIS 和 UGS 分数。2000-2018 年城市边界的总体精度超过 92.65%；UIS 和 UGS 分数的相关系数（R）和均方根误差（RMSE）分别为 0.91 和 0.10（UIS）以及 0.89 和 0.11（UGS）。</w:t>
+        <w:t xml:space="preserve">  We compared our product with six mainstream datasets in terms of quality and accuracy. The evaluation results indicate that compared to other products, the CLUD Urban product has higher accuracy in detecting urban boundaries and urban expansion. In addition, accurate UIS and UGS scores have been developed for each period. The overall accuracy of urban boundaries from 2000 to 2018 exceeded 92.65%; The correlation coefficient (R) and root mean square error (RMSE) of UIS and UGS scores are 0.91 and 0.10 (UIS) and 0.89 and 0.11 (UGS), respectively </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">18.2 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:18.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">不透水地表, 土地利用, 随机森林算法, GEE平台</w:t>
+        <w:t xml:space="preserve">Theme:Impermeable surface, land use, random forest algorithm, GEE platform</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,834 +1185,585 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">匡文慧 </w:t>
+        <w:t xml:space="preserve">contributors:KUANG Wenhui </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">匡文慧  </w:t>
+        <w:t xml:space="preserve">author:KUANG Wenhui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:KUANG Wenhui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">匡文慧. 中国城市不透水地表面积和绿地率的 30 米分辨率数据集（2000-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6528.2024.</w:t>
+        <w:t xml:space="preserve">KUANG Wenhui. 30 meter resolution dataset of impervious surface area and green space ratio in Chinese cities (2000-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6528.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kuang W, Zhang S, Li X, Lu D. A 30m resolution dataset of China's urban impervious surface area and green space, 2000–2018[J]. Earth Syst. Sci. Data, 2021-01-14, 13, (1): 63-82. </w:t>
+        <w:t xml:space="preserve">Kuang W, Zhang S, Li X, Lu D. A 30&amp;thinsp;m resolution dataset of China's urban impervious surface area and green space, 2000–2018[J]. Earth Syst. Sci. Data, 2021-01-14, 13, (1): 63-82. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-13-63-2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>