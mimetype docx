--- v1 (2026-08-05)
+++ v2 (2026-09-19)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">30 meter resolution dataset of impervious surface area and green space ratio in Chinese cities (2000-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国城市不透水地表面积和绿地率的 30 米分辨率数据集（2000-2018年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.4034161</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">30 meter resolution dataset of impervious surface area and green space ratio in Chinese cities (2000-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6528.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.4034161</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6528.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Urban Impermeable Surface (UIS) and Urban Green Space (UGS) are the two core components that describe the characteristics of the urban underlying environment. However, urban impervious surfaces (UIS) and urban green spaces (UGS) are often embedded together in urban landscapes, with complex structures and composites. Hard classification or binary single type cannot effectively delineate spatially clear urban surface attributes. Although six mainstream datasets of global or national urban land use and land cover products with a spatial resolution of 30 meters have been developed, they only provide binary patterns or dynamics of a single urban land type and cannot effectively divide the quantitative components or structures of urban land cover. Here, we propose a new surveying and mapping strategy that utilizes the advantages of collaborative big data processing and manual interpretation, leveraging geographic knowledge to obtain multi temporal and segmented information on basic types of urban land cover nationwide </w:t>
+        <w:t xml:space="preserve">  城市不透水地表（UIS）和城市绿地（UGS）是描述城市底层环境特征的两个核心组成部分。然而，城市不透水地面（UIS）和城市绿地（UGS）在城市景观中往往是镶嵌在一起的，具有复杂的结构和复合性。硬分类或二元单一类型无法有效地划分空间上明确的城市地表属性。虽然目前已开发出六种空间分辨率为 30 米的全球或国家城市土地利用和土地覆被产品主流数据集，但它们仅提供了单一城市土地类型的二元模式或动态，无法有效划分城市内部土地覆被的定量成分或结构。在此，我们提出一种新的测绘策略，通过协同大数据处理和人工判读的优势，借助地理知识，获取全国范围内城市土地覆被基本类型的多时空和分部信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Vector polygons of urban boundaries in the Chinese Land Use/Cover Dataset (CLUD) derived from satellite imagery for the years 2000, 2005, 2010, 2015, and 2018</w:t>
+        <w:t xml:space="preserve">  大地遥感卫星是对地观测时间最长的卫星系列。本研究选择了陆地卫星专题成像仪（TM）、增强型专题成像仪（ETM+）和陆地成像仪（OLI）在中国的路径范围为 118-149 和行距范围为 23-43 的数据。在绘制 CLUD、Landsat TM、ETM+ 和 OLI 各期图时，利用 2010 年中巴地球资源卫星计划（CBERS）和环景（HJ-1A 和 HJ-1B）卫星图像，生成近红外、红、绿光谱带为红、绿、蓝三色的假彩合成图像。对图像进行了增强处理，以提高视觉判读质量。进行了图像到图像的配准，以控制图像校正误差小于 2 像素（60 米）。2010 年，CBERS-1 和环景（HJ-1A 和 HJ-1B）卫星图像仅用于提取 CLUD 的矢量多边形，这是用 Landsat 图像进行的统一数据处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Firstly, urban boundary vector polygons for the years 2000, 2005, 2010, 2015, and 2018 were extracted from the China Land Use/Cover Dataset (CLUD) derived from satellite imagery. Secondly, using the Google Earth Engine (GEE) platform, the national settlement and vegetation ratios were retrieved using the Random Forest algorithm and sub-pixel decomposition method. Finally, we developed Chinese UIS and UGS fractional products (CLUD Urban) with 30 meter resolution in 2000, 2005, 2010, 2015, and 2018</w:t>
+        <w:t xml:space="preserve">  为了获得精确的 CLUD-Urban 产品，我们根据测绘策略，一般实施了三个步骤。首先，从 CLUD 中提取 2000-2018 年的全国城市边界，CLUD 是在人机数字化环境下采用统一的技术流程和分类系统生成的。城市边界及其扩展的时间序列在精度和数据质量方面具有良好的表现。将 2000 年、2005 年、2010 年、2015 年和 2018 年的全国城市矢量边界转换为分辨率为 30 米的栅格数据，以便进一步处理。其次，利用 GEE 平台中的随机森林算法检索了 30 米分辨率的聚落和植被分数。第三，通过将 CLUD 的城市边界与聚落和植被分数叠加，分别绘制出 30 米分辨率的 UIS 和 UGS 分数）。利用谷歌地球图像样本对城市边界以及 UIS 和 UGS 分数进行了精度评估。在绘制 CLUD-Urban 产品的整个数据处理过程中都进行了质量控制。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  We compared our product with six mainstream datasets in terms of quality and accuracy. The evaluation results indicate that compared to other products, the CLUD Urban product has higher accuracy in detecting urban boundaries and urban expansion. In addition, accurate UIS and UGS scores have been developed for each period. The overall accuracy of urban boundaries from 2000 to 2018 exceeded 92.65%; The correlation coefficient (R) and root mean square error (RMSE) of UIS and UGS scores are 0.91 and 0.10 (UIS) and 0.89 and 0.11 (UGS), respectively </w:t>
+        <w:t xml:space="preserve">  将我们的产品与现有的六个主流数据集在质量和精度方面进行了比较。评估结果表明，与其他产品相比，CLUD-Urban 产品在城市边界和城市扩张探测方面具有更高的精度，此外，每个时期都开发了准确的 UIS 和 UGS 分数。2000-2018 年城市边界的总体精度超过 92.65%；UIS 和 UGS 分数的相关系数（R）和均方根误差（RMSE）分别为 0.91 和 0.10（UIS）以及 0.89 和 0.11（UGS）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:18.2 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Impermeable surface, land use, random forest algorithm, GEE platform</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">不透水地表, 土地利用, 随机森林算法, GEE平台</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">  3.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:KUANG Wenhui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">匡文慧 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:KUANG Wenhui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">匡文慧  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:KUANG Wenhui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">匡文慧</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">KUANG Wenhui. 30 meter resolution dataset of impervious surface area and green space ratio in Chinese cities (2000-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6528.2024.</w:t>
+        <w:t xml:space="preserve">匡文慧. 中国城市不透水地表面积和绿地率的 30 米分辨率数据集（2000-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6528.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kuang W, Zhang S, Li X, Lu D. A 30&amp;thinsp;m resolution dataset of China's urban impervious surface area and green space, 2000–2018[J]. Earth Syst. Sci. Data, 2021-01-14, 13, (1): 63-82. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-13-63-2021.</w:t>
+        <w:t xml:space="preserve">Kuang W, Zhang S, Li X, Lu D. A 30&amp;thinsp;m resolution dataset of China's urban impervious surface area and green space, 2000–2018[J/OL]. Earth Syst. Sci. Data, 2021-01-14, 13(1): 63-82. DOI: 10.5194/essd-13-63-2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>