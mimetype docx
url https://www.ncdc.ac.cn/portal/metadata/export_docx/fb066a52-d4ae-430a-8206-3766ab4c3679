--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,919 +2,1108 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mixed grazing data set of Siziwang Banner, Ulanqab City, Inner Mongolia Autonomous Region, Damao Banner, Baotou City and Ulat Middle Banner, Bayannur City (2016-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">内蒙古自治区乌兰察布市四子王旗，包头市达茂旗，巴彦淖尔市乌拉特中旗混合放牧数据集（2016-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2102.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Mixed grazing data set of Siziwang Banner, Ulanqab City, Inner Mongolia Autonomous Region, Damao Banner, Baotou City and Ulat Middle Banner, Bayannur City (2016-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Dgrass.db2102.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.Dgrass.db2102.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Dgrass.db2102.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;This dataset is based on the 2017-2020 study on the effects of enclosure on soil and carbon balance of grassland vegetation based on natural grassland of family pasture. Study on the effects of utilization mode, planting mode and nitrogen application on yield and quality of perennial herbage; Multi-factor regulation data of soil, water, grass and livestock in family pasture. For the obtained soil data, Root, root turnover and BNPP, four kinds of herbivorous animal grazing treatment plant community live functional groups of the stand biomass, vegetation biomass on the ground - temperature and humidity, litter and soil organic carbon, different grazing intensity, soil total nitrogen and different grazing intensity, soil total phosphorus, easy oxidation of organic carbon, and the determination of organic carbon, stable carbon isotopes, Wind tunnel was used to measure the time, rate, sediment rate and total sediment loss. This study provides a basis for improving grassland ecosystem service function and grassland animal husbandry production efficiency, and promoting its healthy, effective and sustainable development and utilization.&lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">  本数据集基于2016-2020年，家庭牧场天然草地，研究封育对草地植被土壤和碳平衡的影响；利用方式、种植模式和施氮对多年生牧草产量及品质的影响的研究；家庭牧场水土草畜多因子调控数据。 对于获取的土壤数据，进行根系、根系周转与BNPP、四种食草动物放牧处理植物群落功能类群的林分活生物量、 植被地上生物量-温湿度、土壤有机碳、枯落物、 不同放牧强度-土壤全氮、不同放牧强度-土壤全磷、有机碳、易氧化有机碳、稳定碳同位素的测定，利用风洞对产流时间、产流速率、产沙速率、泥沙流失总量进行测定。本次研究为提升草地生态系统服务功能与草地畜牧业生产效益，推动其健康、有效、可持续发展利用提供了依据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt; &amp;emsp;1.From May to September every year, the site was monitored to make a community quadrat of 1*1m; Obtain species height, diversity, density, coverage. &amp;emsp;2. At the same time of obtaining vegetation data, obtain soil soil data, which will be tested in the laboratory for soil total nitrogen, organic carbon, available phosphorus and available potassium. &amp;emsp;3. Live weighing of livestock: The first live weighing in 2016 was on June 16th, the second was on August 29th, and the third was on November 3rd. In 2017, the first live weight was weighed on 16 June, the second on 29 September and the third on 16 October. In 2018, the first live weigh-in was on May 29, the second on July 5, the third on August 1, the fourth on September 6, the fifth on October 5 and the sixth on October 15. In 2019, the first live weigh-in was on May 31, the second on June 30, the third on July 25, the fourth on August 25, the fifth on September 29, and the sixth on October 16.</w:t>
+        <w:t xml:space="preserve">  1.封育对草地植被土壤和碳平衡的影响方案：选取未封育（FG0）、封育6年（FG6）、封育9年（FG9）和封育13年（FG13）的草地为研究对象。   2.各样地间距离在3km以内，在各样地设置4个50m×50m的样方，在每个样方内采用“Z”字型设置5个采样点，分0-10cm、10-20cm和20-30cm采集土壤样品。   3.在每个样地内随机设置5个1m×1m的样方，调查植被的群落组成，将植物齐地面剪下，测定其生物量，然后在样方内用根钻采集0-10cm、10-20cm和20-30cm根系。   4.土壤全氮、全磷含量采用全自动化学分析仪SmartChem-200进行测定。   5.土壤有机碳采用重铬酸钾—浓硫酸油浴外加热法测定。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; Root system: obtain the underground soil, obtain the fresh weight of the root system after pretreatment, and dry and weigh it at 65 ℃ in the laboratory to obtain the root biomass.   Aboveground biomass: take 1m * 1m quadrat, cut off the vegetation, take it back to the laboratory for drying and weighing to obtain aboveground biomass.   Elemental analysis: take the samples obtained in the field back to the laboratory for pretreatment, and then measure them with an elemental analyzer.</w:t>
+        <w:t xml:space="preserve">  根系：获取地下土壤，前处理后得到根系鲜重，于实验室内65℃烘干称重，得到根系生物量。   地上生物量：取1m*1m的样方，将植被剪下，带回实验室烘干称重得到地上生物量。   元素分析：将野外获取的样品带回实验室进行前处理后，用元素分析仪进行测量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp;The data are more accurate and meet the accuracy requirements. </w:t>
+        <w:t xml:space="preserve">  数据比较准确，达到精度要求。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2016/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Siziwang Banner of Ulanqab City, Damao Banner of Baotou City, Ulat Middle Banner of Bayannur City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">乌兰察布市四子王旗,包头市达茂旗,巴彦淖尔市乌拉特中旗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:1000.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1200.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:610.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">610.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Mixed grazing, vegetation, roots, soil</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">混合放牧, 植被, 根系, 土壤</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Family pasture,  natural grassland,  Siziwang Banner,  Ulanqab City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">家庭牧场天然草地,  乌兰察布市四子王旗,  包头市达茂旗,  巴彦淖尔市乌拉特中旗 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1137,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1226,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1310,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">112.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1399,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,600 +1487,868 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:,  ,  ,  ,  BAI Chunli,   </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王建光,  李红丽,  韩国栋,  王成杰,  白春丽,  王忠武 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王建光  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,   </w:t>
+        <w:t xml:space="preserve">,  李红丽  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,   </w:t>
+        <w:t xml:space="preserve">,  韩国栋  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,   </w:t>
+        <w:t xml:space="preserve">,  王成杰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  BAI Chunli </w:t>
+        <w:t xml:space="preserve">,  白春丽  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,   </w:t>
+        <w:t xml:space="preserve">,  王忠武  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩国栋</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2016YFC0500500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016YFC0500500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">荒漠化退化草地治理技术及示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">, , , , BAI Chunli, . Mixed grazing data set of Siziwang Banner, Ulanqab City, Inner Mongolia Autonomous Region, Damao Banner, Baotou City and Ulat Middle Banner, Bayannur City (2016-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2102.2022.</w:t>
+        <w:t xml:space="preserve">王建光,李红丽,韩国栋,王成杰,白春丽,王忠武. 内蒙古自治区乌兰察布市四子王旗，包头市达茂旗，巴彦淖尔市乌拉特中旗混合放牧数据集（2016-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.Dgrass.db2102.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>