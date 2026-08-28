--- v0 (2026-06-28)
+++ v1 (2026-08-28)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于互补蒸散发方法的全球陆地蒸散发数据集V2.0</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global terrestrial evapotranspiration dataset derived from complementary-relationship method (Version 3.0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global terrestrial evapotranspiration dataset derived from complementary-relationship method (Version 2.0)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.et.db4024.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.et.db4024.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ET.DB4024.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本陆地蒸散发数据集采用互补蒸散发模型，其中模型的参数(PT-α)采用逐格点、逐时间步长皆变化的参数；模型输入驱动包括ERA5气温、湿度、风速以及GLDAS 2.1的净辐射数据(其中南极洲净辐射来自ERA5)。空间分辨率为0.25度，时间分辨率为逐月。具体方法参见Ma et al. (2021)</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1. 气温、湿度、风速数据来自于ERA5；   2.净辐射数据来自于GLDAS V2.1 （南极洲仍来自ERA5）。</w:t>
+        <w:t xml:space="preserve"> 1. Net radiation and wind speed are from ERA5; Net radiation has been corrected against CERES;  2. Air temperature and relative humidity are from JRA3Q.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据(V2.0)是2021年发布的全球陆地蒸散发V1.0的更新版，与V1.0相比，本数据有如下差别：   1) 模型输入驱动包括ERA5气温、湿度、风速以及GLDAS 2.1的净辐射数据(其中南极洲净辐射来自ERA5);   2) 模型的参数(PT-α)采用逐格点、逐时间步长皆变化的参数 (Szilagyi and Crago, 2023)；   本数据不能与以前的V1.0合并使用，因为二者使用的驱动有区别。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1982/01/01-2025/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">全球陆地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Global land </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.1 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:netCDF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">蒸散发, 全球, 水循环</w:t>
+        <w:t xml:space="preserve">Theme:Evapotranspiration, Global, Hydrological Cycle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 , 水文学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science , hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve">Time:1982-2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">全球 </w:t>
+        <w:t xml:space="preserve">Place:global terrestrial </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,153 +978,117 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">180.00</w:t>
+              <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,944 +1115,724 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 90.00</w:t>
+              <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3924CDA2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="782BBB40" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马宁,  Jozsef Szilagyi,  张永强 </w:t>
+        <w:t xml:space="preserve">contributors:Ma Ning ,  Jozsef Szilagyi,  Zhang Yongqiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马宁  </w:t>
+        <w:t xml:space="preserve">author:Ma Ning </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Jozsef Szilagyi  </w:t>
+        <w:t xml:space="preserve">,  Jozsef Szilagyi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  张永强  </w:t>
+        <w:t xml:space="preserve">,  Zhang Yongqiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma Ning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">number:42271029</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Impacts of water stress and soil freezing-thawing process on the land-atmosphere energy and water exchanges over a typical alpine steppe in the hinterland of Qiangtang Plateau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马宁,Jozsef Szilagyi,张永强. 基于互补蒸散发方法的全球陆地蒸散发数据集V2.0. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ET.DB4024.2023.</w:t>
+        <w:t xml:space="preserve">Ma Ning , Jozsef Szilagyi, Zhang Yongqiang. Global terrestrial evapotranspiration dataset derived from complementary-relationship method (Version 3.0). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ET.DB4024.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma Ning, Szilagyi Jozsef, Zhang Yongqiang. Calibration-Free Complementary Relationship Estimates Terrestrial Evapotranspiration Globally[J]. Water Resources Research, 2021, 57, (9):e2021WR029691. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1029/2021WR029691.</w:t>
+        <w:t xml:space="preserve">Ma Ning, Szilagyi Jozsef, Zhang Yongqiang. Calibration-Free Complementary Relationship Estimates Terrestrial Evapotranspiration Globally[J/OL]. Water Resources Research, 2021, 57(9): e2021WR029691. DOI: https://doi.org/10.1029/2021WR029691.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>