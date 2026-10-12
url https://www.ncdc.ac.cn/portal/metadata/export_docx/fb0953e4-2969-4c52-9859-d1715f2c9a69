--- v1 (2026-08-28)
+++ v2 (2026-10-12)
@@ -2,878 +2,1110 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Global terrestrial evapotranspiration dataset derived from complementary-relationship method (Version 3.0)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">基于互补蒸散发方法的全球陆地蒸散发数据集V3.0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.et.db4024.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Global terrestrial evapotranspiration dataset derived from complementary-relationship method (Version 3.0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ET.DB4024.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.et.db4024.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ET.DB4024.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本陆地蒸散发数据集采用互补蒸散发模型，模型输入驱动包括净辐射、风速、气温和湿度数据。请参考Ma et al. (2021)。   本数据(V3.0)是2023年发布的全球陆地蒸散发V2.0的更新版，本数据不能与以前版本合并使用，不建议继续使用早期版本。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. Net radiation and wind speed are from ERA5; Net radiation has been corrected against CERES;  2. Air temperature and relative humidity are from JRA3Q.</w:t>
+        <w:t xml:space="preserve">  1.净辐射和风速数据来自于ERA5，其中净辐射经过CERES校正；   2.气温、湿度数据来自于JRA3Q。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1982/01/01-2025/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1982/01/01-2025/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Global land </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球陆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:2.2 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">netCDF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  0.25º</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">逐月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Evapotranspiration, Global, Hydrological Cycle</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">蒸散发, 全球, 水循环</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science , hydrology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 , 水文学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1982-2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1982-2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:global terrestrial </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球陆地 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1139,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1228,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1312,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1401,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">-90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,632 +1489,907 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ma Ning ,  Jozsef Szilagyi,  Zhang Yongqiang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马宁,  Jozsef Szilagyi,  张永强 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ma Ning </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马宁  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Jozsef Szilagyi </w:t>
+        <w:t xml:space="preserve">,  Jozsef Szilagyi  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Zhang Yongqiang </w:t>
+        <w:t xml:space="preserve">,  张永强  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma Ning </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马宁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42271029</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42271029</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Impacts of water stress and soil freezing-thawing process on the land-atmosphere energy and water exchanges over a typical alpine steppe in the hinterland of Qiangtang Plateau</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水分胁迫和土壤冻融对羌塘高原腹地高寒草原地气水热交换的影响</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma Ning , Jozsef Szilagyi, Zhang Yongqiang. Global terrestrial evapotranspiration dataset derived from complementary-relationship method (Version 3.0). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ET.DB4024.2023.</w:t>
+        <w:t xml:space="preserve">马宁,Jozsef Szilagyi,张永强. 基于互补蒸散发方法的全球陆地蒸散发数据集V3.0. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ET.DB4024.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Ma Ning, Szilagyi Jozsef, Zhang Yongqiang. Calibration-Free Complementary Relationship Estimates Terrestrial Evapotranspiration Globally[J/OL]. Water Resources Research, 2021, 57(9): e2021WR029691. DOI: https://doi.org/10.1029/2021WR029691.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">