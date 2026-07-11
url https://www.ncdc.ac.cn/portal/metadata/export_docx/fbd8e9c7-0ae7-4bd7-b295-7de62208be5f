--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data of permafrost active layer in Xidatan, Qinghai Tibet Plateau, 2014-2016</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014-2016年青藏高原西大滩多年冻土活动层数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0014.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data of permafrost active layer in Xidatan, Qinghai Tibet Plateau, 2014-2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.95</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0014.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.95</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set mainly includes the temperature and moisture data of permafrost active layer in Xidatan comprehensive observation site of Qinghai Tibet Plateau; Monitoring the daily mean value of 2014, 2015 and 2016 of Xidatan active layer water, soil temperature and other indicators; the main indicators are: 5cm soil temperature, 10cm soil temperature, 20cm soil temperature, 40cm soil temperature, 80cm soil temperature, 120cm soil temperature, 140cm soil temperature, 160cm soil temperature, 180cm soil temperature, 240cm soil temperature and 320cm soil temperature Soil water content of 5cm, 10cm, 20cm, 40cm, 80cm, 120cm, 140cm, 160cm, 180cm, 240cm and 320cm respectively. </w:t>
+        <w:t xml:space="preserve">本数据集主要包括青藏高原西大滩综合观测场多年冻土活动层温度、水分数据； 监测西大滩活动层2014日均值、2015日均值、2016日均值的活动层水分、土壤温度等指标；主要测定指标有：5cm土壤温度、10cm土壤温度、20cm土壤温度、40cm土壤温度、80cm土壤温度、120cm土壤温度、140cm土壤温度、160cm土壤温度、180cm土壤温度、240cm土壤温度 320cm土壤温度、5cm土壤含水量、10cm土壤含水量、20cm土壤含水量、40cm土壤含水量、80cm土壤含水量、120cm土壤含水量、140cm土壤含水量、160cm土壤含水量、180cm土壤含水量、240cm土壤含水量和320cm土壤含水量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil temperature and moisture probe was embedded for observation and collection time: once an hour.</w:t>
+        <w:t xml:space="preserve">埋设土壤温度和水分探头进行观测 采集时间：1小时采样一次。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data sheet is collected and input by a specially assigned person. The data sheet is the soil temperature and water content data obtained by the automatic weather station active layer data acquisition instrument; the data is regularly obtained from the field by special personnel, and the daily mean value is calculated after manual calibration, and then input and collate manually.</w:t>
+        <w:t xml:space="preserve">本数据表是由专人收集并经过处理录入，数据表是自动气象站活动层数采仪观测获取的土壤温度和含水量数据；由专人定期从野外取得数据，经过人工校准后计算日均值，然后手工录入整理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The observation was based on Beijing time and the sampling frequency was recorded every 0.5 H. The accuracy of soil temperature is ± 0.5 ℃ by 105T thermocouple temperature sensor and ± 2.5% by Hydra soil moisture sensor. </w:t>
+        <w:t xml:space="preserve">观测以北京时间为准，采样频率每 0.5 h 记录 1 次。土壤温度利用105T 热电偶温度传感器观测，精度为±0.5℃; 土壤水分利用Hydra 土壤湿度传感器观测，精度为±2.5%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2014/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Xidatan observation site of the Qinghai Tibet Plateau cryosphere observation and research station, Chinese Academy of Sciences </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国科学院青藏高原冰冻圈观测研究站西大滩观测场 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:582.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">582.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Active layer moisture</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">活动层水分，土壤温度，土壤含水量，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2014 2015 2016</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qinghai Tibet Plateau cryosphere </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原冰冻圈，西大滩观测场，五道梁观测场，唐古拉观测场 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,609 +1458,903 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:WU Tonghua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴通华 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WU Tonghua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴通华  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  HU Guojie </w:t>
+        <w:t xml:space="preserve">,  胡国杰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:WU Tonghua , Shi Jian zong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴通华, 史健宗</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Study on the changes of cryosphere and its influence</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈变化及其影响研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01803</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01803</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土水热过程及其对气候的响应研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">WU Tonghua. Data of permafrost active layer in Xidatan, Qinghai Tibet Plateau, 2014-2016. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.95.</w:t>
+        <w:t xml:space="preserve">吴通华. 2014-2016年青藏高原西大滩多年冻土活动层数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.95.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>