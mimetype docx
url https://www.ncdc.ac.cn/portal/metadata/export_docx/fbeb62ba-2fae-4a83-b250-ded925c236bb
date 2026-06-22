--- v0 (2026-05-07)
+++ v1 (2026-06-22)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">天山区域Sentinel-2遥感数据集（2015-2021年)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Sentinel-2 remote sensing data set of Tianshan region (2015-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sentinel-2 remote sensing data set of Tianshan region (2015-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db4161.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db4161.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB4161.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Sentinel-2A卫星(又叫哨兵卫星2号)是欧洲航天局的多光谱卫星，2015年成功发射，哨兵卫星上的多光谱仪器每10天就可以提供全球(从北纬83度到南纬56度)覆盖的10米分辨率的多光谱图像。 哨兵2号卫星由两颗卫星组成，用于支持植被、土地覆盖和环境监测。Sentinel-2多光谱仪器沿290公里的轨道带采集了从可见光和近红外到短波红外(SWIR)等13个光谱带。10米分辨率有4个波段蓝色(490纳米)、绿色(560纳米)、红色(665纳米)和近红外(842纳米)。20米分辨率有6个波段4个窄波段用于植被表征(705纳米、740纳米、783纳米和865纳米)，2个较大的SWIR波段(1，610纳米和2，190纳米)用于雪/冰/云探测或植被湿度应力评估等应用。60米分辨率有3个波段主要用于云层屏蔽和大气校正(气溶胶为443纳米，水蒸气为945纳米，卷云探测为1375纳米)。</w:t>
+        <w:t xml:space="preserve">The Sentinel-2A satellite (also known as Sentinel-2) is a multispectral satellite of the European Space Agency, successfully launched in 2015. The multispectral instrument on the Sentinel-2A satellite can provide 10 meter resolution multispectral images covering the globe (from 83 degrees north latitude to 56 degrees south latitude) every 10 days. Sentinel-2 satellite consists of two satellites, used to support vegetation, land cover, and environmental monitoring. The Sentinel-2 multispectral instrument collected 13 spectral bands along a 290 kilometer orbit, ranging from visible and near-infrared to short wave infrared (SWIR). The 10 meter resolution has four bands: blue (490 nanometers), green (560 nanometers), red (665 nanometers), and near-infrared (842 nanometers). There are 6 bands and 4 narrow bands with a resolution of 20 meters for vegetation characterization (705 nanometers, 740 nanometers, 783 nanometers, and 865 nanometers), and 2 larger SWIR bands (1610 nanometers and 2190 nanometers) for applications such as snow/ice/cloud detection or vegetation humidity stress assessment. The 60 meter resolution has three bands mainly used for cloud shielding and atmospheric correction (443 nanometers for aerosols, 945 nanometers for water vapor, and 1375 nanometers for cirrus detection) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于欧空局。</w:t>
+        <w:t xml:space="preserve">Data from ESA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  直接获取。</w:t>
+        <w:t xml:space="preserve">  Directly obtain.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">   Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2015/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2015/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">天山区域，独库公路 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Dushu Highway in Tianshan District </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.3 TiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:5.3 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:TIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天山区域, 独库公路, sentinel-2, L1C</w:t>
+        <w:t xml:space="preserve">Theme:Tianshan area, Duku Road, sentinel-2, L1C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">天山区域 </w:t>
+        <w:t xml:space="preserve">Place:Dushu Highway in Tianshan District </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 45.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 80.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 天山区域Sentinel-2遥感数据集（2015-2021年). 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB4161.2024.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Sentinel-2 remote sensing data set of Tianshan region (2015-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB4161.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>