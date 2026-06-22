--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,969 +2,846 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">玉龙雪山白水1号冰川4715m处2008年冰温检测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2008 ice temperature data at 4715m of Baishui 1 glacier in Yulong Snow Mountain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2008 ice temperature data at 4715m of Baishui 1 glacier in Yulong Snow Mountain</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3227.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3227.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1264</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为玉龙雪山白水1号冰川4715m处冰温监测数据。在冰温监测剖面，布设长度为17m的带有温度热敏感器的导线，采用美国Fluke公司生产的True RMS189 型数字万用表直接测量其电阻值，最后通过专用的程序转换算成相应的温度值。观测间隔时间为7天，如遇大雾，大雨，大雪等特殊情况下，无法观测，则会推迟观测时间。</w:t>
+        <w:t xml:space="preserve">This data set is the ice temperature monitoring data at 4715m of Baishui 1 glacier in Yulong Snow Mountain. In the ice temperature monitoring section, a 17m long wire with a temperature sensor is laid. The resistance value of the wire is measured directly with a true rms189 digital multimeter produced by fluke company of the United States. Finally, the corresponding temperature value is calculated by a special program conversion. The observation interval is 7 days. In case of fog, heavy rain, snow and other special circumstances, the observation time will be delayed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工采集、人工收集</w:t>
+        <w:t xml:space="preserve">Manual collection</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据为原始测量数据，数据质量良好。</w:t>
+        <w:t xml:space="preserve">The data is the original measurement data, and the data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/10/01-2008/10/21</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/10/01-2008/10/21</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">云南省、丽江市、玉龙雪山 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">18.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:18.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川, 冰温</w:t>
+        <w:t xml:space="preserve">Theme:Glacier , Ice temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">玉龙雪山,  云南省,  丽江市 </w:t>
+        <w:t xml:space="preserve">Place:Yulong Snow Mountain,  Yunnan Province,  Lijiang City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -998,69 +875,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1087,69 +946,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1171,69 +1012,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1260,69 +1083,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1348,733 +1153,491 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何元庆</w:t>
+        <w:t xml:space="preserve">contacts:He yuan Qing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967371</w:t>
+        <w:t xml:space="preserve">phone:0931-4967371</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">yqhe@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:yqhe@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何元庆 </w:t>
+        <w:t xml:space="preserve">contributors:He yuanqing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">author:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma xinggang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">何元庆. 玉龙雪山白水1号冰川4715m处2008年冰温检测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1264.</w:t>
+        <w:t xml:space="preserve">He yuanqing. 2008 ice temperature data at 4715m of Baishui 1 glacier in Yulong Snow Mountain. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1264.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>