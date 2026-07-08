--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于世界土壤数据库（HWSD）渭河流域土壤数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Based on the World Soil Database (HWSD) Weihe River Basin Soil Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on the World Soil Database (HWSD) Weihe River Basin Soil Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0017.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0017.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.wriver.db1977.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于联合国粮农组织（FAO）和维也纳国际应用系统研究所(IIASA)所构建的世界土壤数据库(Harmonized World Soil Database version 1.2 )(HWSD). 中国境内数据源为第二次全国土地调查南京土壤所所提供的1：100万土壤数据。 采用的土壤分类系统主要为FAO-90。   核心土壤制度单元唯一验证标识符：   MU_GLOBAL-HWSD数据库土壤制图单元标示符，连接了GIS图层。   MU_SOURCE1 和 MU_SOURCE2- 源数据库制图单元标识符。   SEQ-土壤制图单元组成中的土壤单元序列；   土壤分类系统利用FAO-7分类系统或 FAO-90分类系统(SU_SYM74 resp. SU_SYM90)或FAO-85(SU_SYM85)。   土壤属性表主要字段包括：   ID(数据库ID)；   MU_GLOBAL(土壤单元标识符)（全球）；   SU_SYMBOL 土壤制图单元；   SU_SYM74(FAO74分类)；   SU_SYM85(FAO85分类)；   SU_SYM90（FAO90土壤分类系统中土壤名称)；   SU_CODE 土壤制图单元代码；   SU_CODE74 土壤单元名称；   SU_CODE85 土壤单元名称；   SU_CODE90 土壤单元名称；   REF_DEPTH(土壤参考深度)；   AWC_CLASS(19.5)；   AWC_CLASS(土壤有效水含量)；   PHASE1: Real (土壤相位)；   PHASE2: String (土壤相位)；   ROOTS: String (到土壤底部存在障碍的深度分类)；   SWR: String (土壤含水量特征)；   ADD_PROP: Real (土壤单元中与农业用途有关的特定土壤类型)；   T_TEXTURE(顶层土壤质地)；   T_GRAVEL: Real (顶层碎石体积百分比)；   T_SAND: Real (顶层沙含量)；   T_SILT: Real (表层粉沙粒含量)；   T_CLAY: Real (顶层粘土含量)；   T_USDA_TEX: Real (顶层USDA土壤质地分类)；   T_REF_BULK: Real (顶层土壤容重)；   T_OC: Real (顶层有机碳含量)；   T_PH_H2O: Real (顶层酸碱度)；   T_CEC_CLAY: Real (顶层粘性层土壤的阳离子交换能力)；   T_CEC_SOIL: Real (顶层土壤的阳离子交换能力)；   T_BS: Real (顶层基本饱和度)；   T_TEB: Real (顶层交换性盐基)；   T_CACO3: Real (顶层碳酸盐或石灰含量)；   T_CASO4: Real (顶层硫酸盐含量)；   T_ESP: Real (顶层可交换钠盐)；   T_ECE: Real (顶层电导率)；   S_GRAVEL: Real (底层碎石体积百分比)；   S_SAND: Real (底层沙含量)；   S_SILT: Real (底层淤泥含量)；   S_CLAY: Real (底层粘土含量)；   S_USDA_TEX: Real (底层USDA土壤质地分类)；   S_REF_BULK: Real (底层土壤容重)；   S_OC: Real (底层有机碳含量)；   S_PH_H2O: Real (底层酸碱度)；   S_CEC_CLAY: Real (底层粘性层土壤的阳离子交换能力)；   S_CEC_SOIL: Real (底层土壤的阳离子交换能力)；   S_BS: Real (底层基本饱和度)；   S_TEB: Real (底层交换性盐基)；   S_CACO3: Real (底层碳酸盐或石灰含量)；   S_CASO4: Real (底层硫酸盐含量)；   S_ESP: Real (底层可交换钠盐)；   S_ECE: Real (底层电导率)；   本数据库分两层，其中以顶层（T）土壤厚度为（0-30cm），底层（S）土壤厚度为（30-100cm）。</w:t>
+        <w:t xml:space="preserve">The data were obtained from the Harmonized World Soil Database version 1.2 (HWSD) constructed by the Food and Agriculture Organization of the United Nations (FAO) and the International Institute for Applied Systems (IIASA), Vienna. The data source in China is the 1:1 million soil data provided by the Nanjing Soil Survey of the Second National Land Survey. The soil classification system used is mainly FAO-90. Unique validation identifier for the core soil regime unit: MU_GLOBAL-HWSD database soil mapping unit identifier with connected GIS layers. MU_SOURCE1 and MU_SOURCE2- Source database mapping unit identifiers. SEQ-Soil unit sequence in soil mapping unit composition. The soil classification system utilizes the FAO-7 classification system or the FAO-90 classification system (SU_SYM74 resp. SU_SYM90) or FAO-85 (SU_SYM85). The main fields of the Soil Properties table include: ID (database ID); MU_GLOBAL (soil unit identifier) (global); SU_SYMBOL Soil Mapping Unit; SU_SYM74 (FAO74 classification); SU_SYM85 (FAO85 classification); SU_SYM90 (soil name in FAO90 soil classification system); SU_CODE Soil mapping unit code; SU_CODE74 Soil unit name; SU_CODE85 Soil unit name; SU_CODE90 Soil unit name; REF_DEPTH (soil reference depth); AWC_CLASS(19.5)； AWC_CLASS (effective soil water content); PHASE1: Real (soil phase); PHASE2: String (soil phase); ROOTS: String (depth classification to the bottom of the soil where barriers exist); SWR: String (soil water content characteristic); ADD_PROP: Real (specific soil type in the soil unit related to agricultural use); T_TEXTURE (top soil texture); T_GRAVEL: Real (top gravel volume percentage); T_SAND: Real (top sand content); T_SILT: Real (surface silt content); T_CLAY: Real (top clay content); T_USDA_TEX: Real (top-level USDA soil texture classification); T_REF_BULK: Real (top soil capacity); T_OC: Real (top organic carbon content); T_PH_H2O: Real (top level pH); T_CEC_CLAY: Real (cation exchange capacity of the top clay layer soil); T_CEC_SOIL: Real (cation exchange capacity of top soil); T_BS: Real (Top Basic Saturation); T_TEB: Real (top exchangeable salt base); T_CACO3: Real (top carbonate or lime content); T_CASO4: Real (top sulfate content); T_ESP: Real (top exchangeable sodium salt); T_ECE: Real (top conductivity); S_GRAVEL: Real (Subgrade Gravel Volume Percentage); S_SAND: Real (bottom sand content); S_SILT: Real (bottom silt content); S_CLAY: Real (subsoil clay content); S_USDA_TEX: Real (underlying USDA soil texture classification); S_REF_BULK: Real (subsoil capacity); S_OC: Real (Substrate Organic Carbon Content); S_PH_H2O: Real (Substrate pH); S_CEC_CLAY: Real (cation exchange capacity of the underlying clay layer soil); S_CEC_SOIL: Real (cation exchange capacity of the subsoil); S_BS: Real (Substrate Basic Saturation); S_TEB: Real (bottom exchangeable salt base); S_CACO3: Real (underlying carbonate or lime content); S_CASO4: Real (bottom sulfate content); S_ESP: Real (Substrate Exchangeable Sodium Salt); S_ECE: Real (Substrate Conductivity); This database is divided into two layers, where the top layer (T) soil thickness is (0-30cm) and the bottom layer (S) soil thickness is (30-100cm). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于联合国粮农组织（FAO）和维也纳国际应用系统研究所(IIASA)所构建的世界土壤数据库(Harmonized World Soil Database version 1.2 )(HWSD). 中国境内数据源为第二次全国土地调查南京土壤所所提供的1：100万土壤数据。</w:t>
+        <w:t xml:space="preserve">  The data were obtained from the Harmonized World Soil Database version 1.2 (HWSD) constructed by the Food and Agriculture Organization of the United Nations (FAO) and the International Institute for Applied Systems (IIASA), Vienna. The source of data in China is the 1:1 million soil data provided by the Nanjing Soil Survey of the Second National Land Survey.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用的土壤分类系统主要为FAO-90。</w:t>
+        <w:t xml:space="preserve">  The soil classification system used is mainly FAO-90.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集通过严格的人工审核控制质量。</w:t>
+        <w:t xml:space="preserve">  Data sets are quality controlled through rigorous manual review. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1995/01/01-1995/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1995/01/01-1995/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">渭河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Weihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">81.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:81.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">tif</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">世界土壤数据库, 渭河流域, 土壤质地, 土壤相位</w:t>
+        <w:t xml:space="preserve">Theme:World Soil Database, Weihe River Basin, Soil Texture, Soil Phase</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1995</w:t>
+        <w:t xml:space="preserve">Time:1995</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">渭河流域 </w:t>
+        <w:t xml:space="preserve">Place:Weihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 基于世界土壤数据库（HWSD）渭河流域土壤数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.wriver.db1977.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Based on the World Soil Database (HWSD) Weihe River Basin Soil Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.wriver.db1977.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>