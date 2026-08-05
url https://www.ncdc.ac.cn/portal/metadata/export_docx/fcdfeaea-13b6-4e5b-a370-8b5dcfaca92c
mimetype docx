--- v0 (2026-06-21)
+++ v1 (2026-08-05)
@@ -732,51 +732,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">9.1 KiB</w:t>
+        <w:t xml:space="preserve">156.1 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>